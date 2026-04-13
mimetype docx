--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Garbolino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher ISIGE - MINES Paris PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4954-6069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061093807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino a obtenu un Master en Ecologie et Paléoécologie à l'Université d'Aix-en-Provence / Marseille III (France) en 1998. Il a obtenu un diplôme de doctorat en 2001 à l'Université de Nice - Sophia Antipolis (France) en Géographie (biogéographie et écologie) et une habilitation à diriger des recherches (HDR) délivrée par l'Université de Nice - Sophia Antipolis en 2009 (géographie des risques). Il a également travaillé en tant que Data Scientist pour le Centre Commun de Recherche (CCR / JRC) de la Commission européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a travaillé pendant 17 ans comme enseignant-chercheur à MINES ParisTech / PSL Research University, Centre de recherche sur les risques et les crises - CRC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été directeur des opérations et R&D+I de Climpact Data Science (CDS), une Start Up qui fournit des services pour aider les décideurs à adapter leur stratégie, leurs activités et leur gestion territoriale dans le cadre des changements climatiques et l'utilisation des terres. Il a également réalisé des études d'évaluation environnementales faisant appel au génie écologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement Senior Researcher à l'ISIGE (Institut Supérieur d'Ingénierie et de Gestion de l'Environnement) de MINES Paris PSL où il s'intéresse à la prise en compte des enjeux de Biodiversité et du Changement Climatique au sein des organisations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se concentrent sur la définition et le développement de méthodes, de modèles et d'outils d'aide à la décision liés aux problématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact du changement climatique sur les écosystèmes, les services écosystémiques et les sociétés (socio-écosystèmes) à différentes échelles spatio-temporelles pour identifier l'émergence de situations à risque ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de la vulnérabilité et de la résilience des territoires et des organisations face aux risques naturels et technologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global decoupling of functional and phylogenetic diversity in plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Hähn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alvarez-Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.237-248. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representativeness of the Natura 2000 network for preserving plant biodiversity in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Di Musciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Santovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Decades of Losses and Gains in Alpha Diversity of European Plant Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Midolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Thomas Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the syntax of plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.2026-2040. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-025-02105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Aćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.e12802. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to estimate the response of habitat types to nitrogen deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W.W. Wamelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Goedhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Roelofsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bobbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Posch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 349, pp.123844. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate regulation processes are linked to the functional composition of plant communities in European forests, shrublands, and grasslands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land‐Use Impacts on Plant Functional Diversity Throughout Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Bodegom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hellweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomír Tichý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.e13168. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neophyte invasions in European heathlands and scrub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kalusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Večeřa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Christian Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.1739-1765. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat‐based biodiversity responses to macroclimate and edaphic factors in European fen ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liene Aunina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Carbognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dítě</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (23), pp.6756-6771. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalized classification of the class Montio-Cardaminetea in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiroušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hinterlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preslia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (3), pp.347-383. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23855/preslia.2023.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance indicator values for European plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Midolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Herben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Marcenò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Pätsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion dynamics and potential future spread of sea spurge across Australia’s coastal dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Giulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cao Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Marzialetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Teresa Rosario Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.378-390. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising temperature modulates pH niches of fen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hájek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Těšitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Tahvanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.1023-1037. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sPlotOpen - An environmentally balanced, open‐access, global dataset of vegetation plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Aimee Arnst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (9), pp.1740-1764. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocentric plants are more competitive under higher UV‐B doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Veselý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomír Tichý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Suitable Areas of Common Grapevine (Vitis vinifera L.) for Current and Future Climate Situations: The CDS Toolbox SDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Gutierrez Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce María Heredia Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1201. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11111201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Global Warming Impacts on the Spatial Distribution and Productivity for 2050 of Five Species of Trees Used in the Wood Energy Supply Chain in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach to ranking fuzzy numbers by inclusion index and Bitset Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Optimization and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.23-49. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10700-016-9237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets probables du réchauffement climatique sur le risque d’incendie de forêt en Corse et application du dispositif juridique de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement, Nature, Paysage, pp.document 812. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the legal prevention measures concerning forest fire risk in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis of maintenance activities in a LPG supply chain with a Multi-Agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2017.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and predicting of the vegetation development of Corsica due to expected climate change and its impact on forest fire risk evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.180-186. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Approach to Risk Assessment Based on System Dynamics: An Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.16-29. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of H14 Protocol for Sediments in Order to Consider Their Valorization: Limits and Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriakc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.631-636. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1436106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents Model Oriented Safety in Maintenance (MAM-SM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Aided and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.1117-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable communication middleware for real-time data collection of dangerous goods vehicle activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.404-417. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Organizational Environment by System Dynamics and Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojsst.2013.34012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience of the Territory Concerning Risk of Dangerous Goods Transportation (DGT): Proposal of a Spatial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1332016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Triangular Fuzzy Numbers Using Fuzzy Set Inclusion Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8256, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03200-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore probable : un mode d'expression des gradients écologiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336 (2), p. 73-81. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la mise en application des trames vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, M 982 (210), pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamics model for behavioral analysis of safety conditions in a chemical storage unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Crisis Management Plans with the Contribution of Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p. 477-482. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1226080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytosociological database SOPHY as the basis of plant socio-ecology and phytoclimatology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, p. 177-184. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7809/b-e.00074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of Safety Performance Indicators for CO2 Capture, Transport and Storage Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p. 147-152. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1226025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Spatial Decision Support System architecture to estimate the consequences and costs of small meteorites impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.3013-3021. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-3013-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis Model Using UML and MADS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3), p. 108-114. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojsst.2011.13012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk evaluation of real-time accident scenarios in the transport of hazardous material on road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rovatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.695-711. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14777831011067962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a systemic modeling approach applied to support risk analysis of a storage unit of chemical products in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard and risk evaluation in hydrogen pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Dagdougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombretta Paladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.712-725. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14777831011067971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Systems Modelling to improve risk analysis in the context of Seveso industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.373-378. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET0917063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytoclimats de France : classification probabiliste de 1874 bio-indicateurs du climat = The phytoclimates of France : probabilistic classification of 1874 bio-indicators of the climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 311 (11), pp.881-895. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use change and subalpine tree dynamics: colonization of Larix decidua in French subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.659-669. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Decision Support System Prototype for Assessing Road Hazmat Accident Impacts on the Population in a Dense Urban Area: a Case Study of the City of Nice, French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between plants and climate in France: calibration of 1874 bio-indicators = Relations entre plantes et climats en France : étalonnage de 1874 bio-indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 330 (2), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la vulnérabilité d'un système territorial complexe aux aléas naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3-4), pp.415-433. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.16.415-433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the nuclear safety concept &amp;quot;Defense In Depth&amp;quot; improve the security of industrial and technological activities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.533-538 - ISBN 88-900775-7-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact and soil erosion during the last 5000 yrs as recorded in lacustrine sedimentary organic matter at Lac d'Annecy, the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.2, 229-244. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008134517923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of tools used to support companies’ biodiversity strategies and action plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025 - Innovation &amp; Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a checklist of floras of Mediterranean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiarucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombardi Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology - Biodiversity positive by 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Net Primary Productivity Evolution Towards 2100 in Mexico Country: Implications for Wood Energy Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Gutierrez Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce María Heredia Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomy's role in the post-pandemic economic recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/28thEUBCE2020-1CV.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Impacts of Climate Change on Wood Resources Towards 2050 in two Contrasted Bioclimatic Regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dieckhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pourbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rabot-Querci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomy's role in the post-pandemic economic recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/28thEUBCE2020-1AO.7.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Vulnerability of Wood Energy Supply Chain Towards 2050 in the French Mediterranean Area According to the Global Warming and the Evolution of Wildland Fire Hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2019, Lisboa, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/27thEUBCE2019-1AO.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential effects of global warming on the spatial distribution and productivity of five tree species used in the wood energy supply chain in France for 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUBCE 26th European Biomass Conference and Exhibition. Setting the course for a biobased economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating climate change effect on biomass productivity and vegetation structure of mediterranean forests to promote the sustainability of the wood energy supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th EUBCE European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden. pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformity checking of LPG Transportation Trucks by Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Transportation and Supply Chain Engineering (IWTSCE’16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rabat, Morocco. pp.Article number 00004, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201710500004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment in LPG loading operations by simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Conference on Industrial Engineering and Operations Management, IEOM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.783-793 - ISBN 978-098554976-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de sécurité : profession : « responsable HSE » !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lamda mu 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Safety Operations Procedures of an LPG Storage and Distribution Plant with STAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd European STAMP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. pp.83-92, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.11.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating impacts of change on individual behaviors within a perspective of safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1011-1018 - ISBN 9781138026810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MongoDB-Hadoop Distributed and Scalable Framework for Spatio-Temporal Hazardous Materials Data Warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Environmental Modelling and Software: Bold Visions for Environmental Modeling, iEMSs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, California, United States. pp.2255-2262 - ISBN 978-88-9035-744-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to risk management in industrial maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bendaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Agdal, Rabat, Morocco. 7 p. - art. no. 6761470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-timefastest path algorithm using bidirectional point-to-point search on a Fuzzy Time-Dependent transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Logistics and Transport, ICALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.78-84 - Article number 6864086, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAdLT.2014.6864086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact : un modèle de performance pour l'évaluation des potentielles conséquences d'un changement sur la sécurité d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et complexité de la mise en œuvre du principe « globalement au moins aussi équivalent » (GAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en application de la Trame verte à l'échelon local : problématique de sa transcription dans les documents d'urbanisme. Un exemple dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement sécuritaire de facteur humain dans le contexte de la sécurité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de Voronoï Flous basés sur un nouvel opérateur de Tri des Nombres Flous Triangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition du workshop "Innovation et Nouvelles Tendances dans les Systèmes d'Information" INTIS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Tanger, Nov 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of a Multiagent-Based Simulation System for Dynamic Management of Risk Related to Dangerous Goods Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. p. 830-835, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2013.6549980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Organizational Crisis Cell: methodological proposal at communal level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.165-172 - ISBN: 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated risk analysis framework for CO2 Capture, Transport and Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2570-2577 - ISBN 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics simulation and climatic change scenarios for 2050 in order to identify areas of biodiversity's conservation in the French's Maritime Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Urban Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. page 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional decision support system for locating future hydrogen refueling stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Dagdougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Systems Conference, SysCon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.34-39 - Article number 6189469, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the management of regulatory compliance and occupational risk have an impact on safety culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.6514-6523 - ISBN: 978-162276436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion, land use and sedimentary organic and minerogenic fluxes at Annecy, Le Petit Lac, The French Alps &amp;quot;LENNOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Congress of Limnogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire risk in Corsica at the end of the XXIst century: impact of global warming on the spatial distribution of botanical taxa mainly involved in forest fires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop European Vegetation Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step classifications of SOPHY's database relevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium of the FIP on Global Strategy for Plant conservation. FIP : Federation Internationale de Phytosociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Health and Safety Scorecards : New leading indicators improve risk management and regulatory compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ESReDA Seminar - Risk Analysis and Management Across Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bordeaux, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of UML language for studying crisis cell organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2011 - 8 th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de la dynamique des systèmes pour améliorer la sécurité d'un système industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Méditerranéenne sur l'Ingénierie Sûre des Systèmes Somplexes MISC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Balanced Scorecards to the Management of Occupational Health and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.1223-1231- ISBN: 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dynamic risk analysis framework for CO2 Capture, Transport and Storage chain,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the System Dynamics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, United States. 17 p. - ISBN 978-1-935056-08-9 - http://www.systemdynamics.org/conferences/2011/proceed/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Balanced Scorecard leading indicators to monitor performance variability in OHS management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth resilience engineering symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sophia Antipolis, France. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to risk analysis of an industrial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic risk assessment in the process industries: proposal of a methodology based on the system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. p. 85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance and Meteors Fall: Proposal of a Methodology for Estimating the Risk and Modelling Consequences for the Insurance Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Holsapple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAA Planetary Defense Conference: Protecting Earth from Asteroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Dynamics Modelling To Improve Risk Analysis In The Context Of Seveso Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICheaP9 The ninth Italian conference on Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.149-158 - ISBN 978-88-95608-10-5, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/ACOS0909018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed information system prototype to detect and monitor the Hazardous Material Transport on the road in the territory of Nice-Imperia-Ventimiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Safety and Security Engineering, SAFE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Malta, Malta. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SAFE070321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Spatial Decision Support System for public authorities, civil protection and highway companies dedicated to the crisis management in the case of a Hazmat Transportation road accident in a dense urbanized area in the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and monitoring of hazardous material transportation on road between France and Italy: Objectives, methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference 2006, ESREL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2659-2666 - ISBN 0415416205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definizione, progettazione e realizzazione prototipale di un sistema informativo distribuito per l'identificazione, il monitoraggio e la gestione dei flussi veicolari di merci pericolose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGR 2006 - Valutazione e Gestione del Rischio negli Insediamenti Civili ed Industriali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvement of Industrial and Technological Safety Based upon the Nuclear Safety Concept of &amp;quot;Defense in Depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005 - European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working towards an integrated approach for analyzing risks in process plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005 - European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Probabilistic Risk Assessment in French industries : feasibility, limits and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Risk Analysis (SRA) : Emergent Risks and Risk Management in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie des organisations et de la pensée complexe pour la conception d'une méthode d'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des risques et de Sûreté de Fonctionnement (lm14), "Risques et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France. p. 226-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the technological risk analysis approach used in industry - The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Italian Convention on Safety &amp; Environment in Process Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the transposition of &amp;quot;Defence In Depth&amp;quot; concept to improve security of industrial and technological activities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Risk Analysis (SRA) : Emergent Risks and Risk Management in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the operational definition and the modelling of the &amp;quot;environmental memory&amp;quot; for the French Long-Term Ecological Research Network (Zones Ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linnean Society's two-day symposium Looking Back for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, London, United Kingdom. pp.ISBN-10 1-904690-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between plants and climate calibrated by using botanical and meteorological databases at the scale of France: Perspectives for the estimation of plants distribution in the context of Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linnean Society's two-day symposium Looking Back for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, London, United Kingdom. pp.ISBN-10 1-904690-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of organic sedimentary signal with palynology and magnetic minerals. Reconstruction of palaeoenvironments for the last 5000 years - Annecy, Le Petit Lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th French congress of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la coordination de Franck Guarnieri et Emmanuel Garbolino. Springer International Publishing, 2019, 978-3-319-96259-7. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96259-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.XVIII-87, 2018, Springer Briefs in Environmental Science, 978-3-319-74849-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bio-indicateurs du climat : principes et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, 129 p., 2014, Développement durable, 978-2-35671-060-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of Dangerous Goods: Methods and Tools for Reducing the Risks of Accidents and Terrorist Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 258 p., 2012, NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-2683-3. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2684-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et prévention des risques : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technique &amp; Documentation - Lavoisier, IV-72 p., 2008, SRD - Sciences du risque et du danger : Notes de synthèse et de recherche, Franck GUARNIERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense en profondeur : contribution de la sûreté nucléaire à la sécurité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technique &amp; Documentation - Lavoisier, VIII-66 p., 2008, SRD - Sciences du risque et du danger : Notes de synthèse et de recherche, Franck GUARNIERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Technologies and Methodologies for Risk Management in the Global Transport of Dangerous Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOS Press, 333 p. - ISBN 978-1-58603-899-1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle technologique et méthodologique de référence pour le contrôle et le suivi du trafic de matières dangereuses sur route sur l'axe Nice - Imperia - Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIST UNIGE, 177 p., 2007, 978-88-901344-4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique et gestion des risques. Revue internationale de Géomatique Vol. 16 N° 3-4/2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.293-544, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Dynamic Analysis of Safety Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Dynamics Applied to the Analysis of Risk at an Industrial Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Guarnieri, Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, 2019, 978-3-319-96259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Systemic Approach: Concepts, Method and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Guarnieri, Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-319-96259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Risk Management Approach for CTSC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Dynamics Applied to the Human, Technical and Organizational Factors of Industrial Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Methodology for Risk Management of CTSC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Theory, System Dynamics and Their Contribution to CTSC Risk Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTSC, Risk Management and requirement of a systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangerous Goods Transportation and Biophysical Vulnerability: The Contribution of GIS and Simulation Softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino, Mohamed Tkiouat, Natalia Yankevich, Dalanda Lachtar Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport of Dangerous Goods: Methods and Tools for Reducing the Risks of Accidents and Terrorist Attack</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Chapitre 1 - p. 1-43, 2012, NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-2683-3. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2684-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience du territoire face aux transports de marchandises dangereuses (TMD) dans un contexte transfrontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 186-255 - Chapitre 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de défense en profondeur : contribution à la sécurité des ICPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence SE2065, Editions T.I., Référence SE2065 - 14 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du territoire: caractérisation et implémentation en gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 256-309 - Chapitre 3, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité technico-économique pour le développement d'un centre transfrontalier de monitorage des transports de marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 716-795 - Chapitre 8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition Of The Defence In Depth Concept To Hazmat Transport To Mitigate Territorial Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bell, Michael; Hosseinloo, Solmaz Haji; Kanturska, Urszula Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Environmental Sustainability of Multimodal Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.37-56 - ISBN 978-90-481-8561-0, 2010, NATO Science for Peace and Security Series C: Environmental Security, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8563-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of risk and accident impacts related to dangerous goods transport in a dense urbanized are</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bersani C., Boulmakoul A., Garbolino E., Sacile R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies and Methodologies for Risk Management in the Global Transport of Dangerous Goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.3-32, 2008, Volume 45 : NATO Advanced Research Workshop on Advanced Technologies and Methodologies for Risk Management Series, 978-1-58603-899-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition opérationnelle et à la modélisation de la mémoire environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévêque C. &amp; Van der Leeuw S. editeurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles natures voulons nous ? Pour une approche socio-écologique du champ de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, p. 296-307, 2003, Collection Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts synergiques du changement climatique et du développement urbain sur la biodiversité des Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’incendie de forêt en Corse à l’horizon 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 21 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la répartition future de la végétation en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, page 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et reconnaissance automatique des TMD sur route et aide à la décision - Fiche 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Solutions d’adaptation fondées sur la Nature (SafN) dans les référentiels – Etat actuel et perspectives d’amélioration du cadre normatif. Rapport Final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ademe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key priorities in support to the EU Macro-regional Strategies implementation – An ex-ante assessment for the Adriatic-Ionian and Alpine regions focusing on clean growth in transport and bioenergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Dingenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monforti-Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'analyse de la conformité légale, de l'analyse des risques et du climat de sécurité à la construction de la culture de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_11, MINES ParisTech. 2013, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des tableaux de bord (Balanced Scorecards) au management de la santé et de la sécurité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_10, MINES ParisTech. 2013, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes indicatrices du climat en France et leur télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Nice Sophia Antipolis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’étude du risque de Transport sur route de Marchandises Dangereuses (TMD) dans un espace transfrontalier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nice - Sophia Antipolis, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04787590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Garbolino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher ISIGE - MINES Paris PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4954-6069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061093807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino a obtenu un Master en Ecologie et Paléoécologie à l'Université d'Aix-en-Provence / Marseille III (France) en 1998. Il a obtenu un diplôme de doctorat en 2001 à l'Université de Nice - Sophia Antipolis (France) en Géographie (biogéographie et écologie) et une habilitation à diriger des recherches (HDR) délivrée par l'Université de Nice - Sophia Antipolis en 2009 (géographie des risques). Il a également travaillé en tant que Data Scientist pour le Centre Commun de Recherche (CCR / JRC) de la Commission européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a travaillé pendant 17 ans comme enseignant-chercheur à MINES ParisTech / PSL Research University, Centre de recherche sur les risques et les crises - CRC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été directeur des opérations et R&D+I de Climpact Data Science (CDS), une Start Up qui fournit des services pour aider les décideurs à adapter leur stratégie, leurs activités et leur gestion territoriale dans le cadre des changements climatiques et l'utilisation des terres. Il a également réalisé des études d'évaluation environnementales faisant appel au génie écologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement Senior Researcher à l'ISIGE (Institut Supérieur d'Ingénierie et de Gestion de l'Environnement) de MINES Paris PSL où il s'intéresse à la prise en compte des enjeux de Biodiversité et du Changement Climatique au sein des organisations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se concentrent sur la définition et le développement de méthodes, de modèles et d'outils d'aide à la décision liés aux problématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact du changement climatique sur les écosystèmes, les services écosystémiques et les sociétés (socio-écosystèmes) à différentes échelles spatio-temporelles pour identifier l'émergence de situations à risque ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de la vulnérabilité et de la résilience des territoires et des organisations face aux risques naturels et technologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity estimates of Mediterranean islands differ among biodiversity databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Di Musciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, pp.e08128. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global decoupling of functional and phylogenetic diversity in plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Hähn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alvarez-Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.237-248. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representativeness of the Natura 2000 network for preserving plant biodiversity in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Di Musciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Santovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Decades of Losses and Gains in Alpha Diversity of European Plant Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Midolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Thomas Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the syntax of plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.2026-2040. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-025-02105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate regulation processes are linked to the functional composition of plant communities in European forests, shrublands, and grasslands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to estimate the response of habitat types to nitrogen deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W.W. Wamelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Goedhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Roelofsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bobbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Posch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 349, pp.123844. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land‐Use Impacts on Plant Functional Diversity Throughout Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Bodegom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hellweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Aćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.e12802. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neophyte invasions in European heathlands and scrub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kalusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Večeřa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Christian Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.1739-1765. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalized classification of the class Montio-Cardaminetea in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiroušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hinterlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preslia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (3), pp.347-383. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23855/preslia.2023.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat‐based biodiversity responses to macroclimate and edaphic factors in European fen ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liene Aunina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Carbognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dítě</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (23), pp.6756-6771. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance indicator values for European plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Midolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Herben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Marcenò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Pätsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomír Tichý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.e13168. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion dynamics and potential future spread of sea spurge across Australia’s coastal dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Giulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cao Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Marzialetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Teresa Rosario Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.378-390. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sPlotOpen - An environmentally balanced, open‐access, global dataset of vegetation plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Aimee Arnst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (9), pp.1740-1764. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocentric plants are more competitive under higher UV‐B doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Veselý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomír Tichý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising temperature modulates pH niches of fen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hájek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Těšitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Tahvanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.1023-1037. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Suitable Areas of Common Grapevine (Vitis vinifera L.) for Current and Future Climate Situations: The CDS Toolbox SDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Gutierrez Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce María Heredia Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1201. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11111201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Global Warming Impacts on the Spatial Distribution and Productivity for 2050 of Five Species of Trees Used in the Wood Energy Supply Chain in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach to ranking fuzzy numbers by inclusion index and Bitset Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Optimization and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.23-49. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10700-016-9237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets probables du réchauffement climatique sur le risque d’incendie de forêt en Corse et application du dispositif juridique de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement, Nature, Paysage, pp.document 812. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the legal prevention measures concerning forest fire risk in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis of maintenance activities in a LPG supply chain with a Multi-Agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2017.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and predicting of the vegetation development of Corsica due to expected climate change and its impact on forest fire risk evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.180-186. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Approach to Risk Assessment Based on System Dynamics: An Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.16-29. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents Model Oriented Safety in Maintenance (MAM-SM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Aided and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.1117-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable communication middleware for real-time data collection of dangerous goods vehicle activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.404-417. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of H14 Protocol for Sediments in Order to Consider Their Valorization: Limits and Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriakc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.631-636. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1436106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience of the Territory Concerning Risk of Dangerous Goods Transportation (DGT): Proposal of a Spatial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1332016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Organizational Environment by System Dynamics and Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojsst.2013.34012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Triangular Fuzzy Numbers Using Fuzzy Set Inclusion Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8256, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03200-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore probable : un mode d'expression des gradients écologiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336 (2), p. 73-81. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamics model for behavioral analysis of safety conditions in a chemical storage unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la mise en application des trames vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, M 982 (210), pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytosociological database SOPHY as the basis of plant socio-ecology and phytoclimatology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, p. 177-184. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7809/b-e.00074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Crisis Management Plans with the Contribution of Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p. 477-482. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1226080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of Safety Performance Indicators for CO2 Capture, Transport and Storage Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p. 147-152. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1226025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Spatial Decision Support System architecture to estimate the consequences and costs of small meteorites impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.3013-3021. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-3013-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis Model Using UML and MADS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3), p. 108-114. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojsst.2011.13012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard and risk evaluation in hydrogen pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Dagdougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombretta Paladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.712-725. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14777831011067971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk evaluation of real-time accident scenarios in the transport of hazardous material on road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rovatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.695-711. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14777831011067962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a systemic modeling approach applied to support risk analysis of a storage unit of chemical products in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Systems Modelling to improve risk analysis in the context of Seveso industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.373-378. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET0917063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytoclimats de France : classification probabiliste de 1874 bio-indicateurs du climat = The phytoclimates of France : probabilistic classification of 1874 bio-indicators of the climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 311 (11), pp.881-895. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use change and subalpine tree dynamics: colonization of Larix decidua in French subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.659-669. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Decision Support System Prototype for Assessing Road Hazmat Accident Impacts on the Population in a Dense Urban Area: a Case Study of the City of Nice, French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between plants and climate in France: calibration of 1874 bio-indicators = Relations entre plantes et climats en France : étalonnage de 1874 bio-indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 330 (2), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la vulnérabilité d'un système territorial complexe aux aléas naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3-4), pp.415-433. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.16.415-433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the nuclear safety concept &amp;quot;Defense In Depth&amp;quot; improve the security of industrial and technological activities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.533-538 - ISBN 88-900775-7-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact and soil erosion during the last 5000 yrs as recorded in lacustrine sedimentary organic matter at Lac d'Annecy, the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.2, 229-244. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008134517923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of tools used to support companies’ biodiversity strategies and action plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025 - Innovation &amp; Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a checklist of floras of Mediterranean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiarucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombardi Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology - Biodiversity positive by 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Impacts of Climate Change on Wood Resources Towards 2050 in two Contrasted Bioclimatic Regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dieckhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pourbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rabot-Querci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomy's role in the post-pandemic economic recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/28thEUBCE2020-1AO.7.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Net Primary Productivity Evolution Towards 2100 in Mexico Country: Implications for Wood Energy Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Gutierrez Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce María Heredia Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomy's role in the post-pandemic economic recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/28thEUBCE2020-1CV.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Vulnerability of Wood Energy Supply Chain Towards 2050 in the French Mediterranean Area According to the Global Warming and the Evolution of Wildland Fire Hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2019, Lisboa, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/27thEUBCE2019-1AO.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential effects of global warming on the spatial distribution and productivity of five tree species used in the wood energy supply chain in France for 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUBCE 26th European Biomass Conference and Exhibition. Setting the course for a biobased economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating climate change effect on biomass productivity and vegetation structure of mediterranean forests to promote the sustainability of the wood energy supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th EUBCE European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden. pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformity checking of LPG Transportation Trucks by Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Transportation and Supply Chain Engineering (IWTSCE’16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rabat, Morocco. pp.Article number 00004, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201710500004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment in LPG loading operations by simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Conference on Industrial Engineering and Operations Management, IEOM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.783-793 - ISBN 978-098554976-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de sécurité : profession : « responsable HSE » !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lamda mu 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating impacts of change on individual behaviors within a perspective of safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1011-1018 - ISBN 9781138026810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Safety Operations Procedures of an LPG Storage and Distribution Plant with STAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd European STAMP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. pp.83-92, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.11.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to risk management in industrial maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bendaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Agdal, Rabat, Morocco. 7 p. - art. no. 6761470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-timefastest path algorithm using bidirectional point-to-point search on a Fuzzy Time-Dependent transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Logistics and Transport, ICALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.78-84 - Article number 6864086, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAdLT.2014.6864086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact : un modèle de performance pour l'évaluation des potentielles conséquences d'un changement sur la sécurité d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et complexité de la mise en œuvre du principe « globalement au moins aussi équivalent » (GAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MongoDB-Hadoop Distributed and Scalable Framework for Spatio-Temporal Hazardous Materials Data Warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Environmental Modelling and Software: Bold Visions for Environmental Modeling, iEMSs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, California, United States. pp.2255-2262 - ISBN 978-88-9035-744-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en application de la Trame verte à l'échelon local : problématique de sa transcription dans les documents d'urbanisme. Un exemple dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement sécuritaire de facteur humain dans le contexte de la sécurité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de Voronoï Flous basés sur un nouvel opérateur de Tri des Nombres Flous Triangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition du workshop "Innovation et Nouvelles Tendances dans les Systèmes d'Information" INTIS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Tanger, Nov 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of a Multiagent-Based Simulation System for Dynamic Management of Risk Related to Dangerous Goods Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. p. 830-835, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2013.6549980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated risk analysis framework for CO2 Capture, Transport and Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2570-2577 - ISBN 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics simulation and climatic change scenarios for 2050 in order to identify areas of biodiversity's conservation in the French's Maritime Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Urban Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. page 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire risk in Corsica at the end of the XXIst century: impact of global warming on the spatial distribution of botanical taxa mainly involved in forest fires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop European Vegetation Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion, land use and sedimentary organic and minerogenic fluxes at Annecy, Le Petit Lac, The French Alps &amp;quot;LENNOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Congress of Limnogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the management of regulatory compliance and occupational risk have an impact on safety culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.6514-6523 - ISBN: 978-162276436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional decision support system for locating future hydrogen refueling stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Dagdougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Systems Conference, SysCon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.34-39 - Article number 6189469, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Organizational Crisis Cell: methodological proposal at communal level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.165-172 - ISBN: 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step classifications of SOPHY's database relevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium of the FIP on Global Strategy for Plant conservation. FIP : Federation Internationale de Phytosociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Health and Safety Scorecards : New leading indicators improve risk management and regulatory compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ESReDA Seminar - Risk Analysis and Management Across Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bordeaux, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of UML language for studying crisis cell organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2011 - 8 th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de la dynamique des systèmes pour améliorer la sécurité d'un système industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Méditerranéenne sur l'Ingénierie Sûre des Systèmes Somplexes MISC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dynamic risk analysis framework for CO2 Capture, Transport and Storage chain,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the System Dynamics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, United States. 17 p. - ISBN 978-1-935056-08-9 - http://www.systemdynamics.org/conferences/2011/proceed/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Balanced Scorecards to the Management of Occupational Health and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.1223-1231- ISBN: 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Balanced Scorecard leading indicators to monitor performance variability in OHS management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth resilience engineering symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sophia Antipolis, France. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic risk assessment in the process industries: proposal of a methodology based on the system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. p. 85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to risk analysis of an industrial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance and Meteors Fall: Proposal of a Methodology for Estimating the Risk and Modelling Consequences for the Insurance Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Holsapple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAA Planetary Defense Conference: Protecting Earth from Asteroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Dynamics Modelling To Improve Risk Analysis In The Context Of Seveso Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICheaP9 The ninth Italian conference on Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.149-158 - ISBN 978-88-95608-10-5, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/ACOS0909018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed information system prototype to detect and monitor the Hazardous Material Transport on the road in the territory of Nice-Imperia-Ventimiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Safety and Security Engineering, SAFE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Malta, Malta. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SAFE070321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Spatial Decision Support System for public authorities, civil protection and highway companies dedicated to the crisis management in the case of a Hazmat Transportation road accident in a dense urbanized area in the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and monitoring of hazardous material transportation on road between France and Italy: Objectives, methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference 2006, ESREL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2659-2666 - ISBN 0415416205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definizione, progettazione e realizzazione prototipale di un sistema informativo distribuito per l'identificazione, il monitoraggio e la gestione dei flussi veicolari di merci pericolose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGR 2006 - Valutazione e Gestione del Rischio negli Insediamenti Civili ed Industriali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvement of Industrial and Technological Safety Based upon the Nuclear Safety Concept of &amp;quot;Defense in Depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005 - European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working towards an integrated approach for analyzing risks in process plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005 - European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the technological risk analysis approach used in industry - The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Italian Convention on Safety &amp; Environment in Process Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie des organisations et de la pensée complexe pour la conception d'une méthode d'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des risques et de Sûreté de Fonctionnement (lm14), "Risques et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France. p. 226-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the transposition of &amp;quot;Defence In Depth&amp;quot; concept to improve security of industrial and technological activities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Risk Analysis (SRA) : Emergent Risks and Risk Management in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Probabilistic Risk Assessment in French industries : feasibility, limits and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Risk Analysis (SRA) : Emergent Risks and Risk Management in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the operational definition and the modelling of the &amp;quot;environmental memory&amp;quot; for the French Long-Term Ecological Research Network (Zones Ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linnean Society's two-day symposium Looking Back for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, London, United Kingdom. pp.ISBN-10 1-904690-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between plants and climate calibrated by using botanical and meteorological databases at the scale of France: Perspectives for the estimation of plants distribution in the context of Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linnean Society's two-day symposium Looking Back for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, London, United Kingdom. pp.ISBN-10 1-904690-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of organic sedimentary signal with palynology and magnetic minerals. Reconstruction of palaeoenvironments for the last 5000 years - Annecy, Le Petit Lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th French congress of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la coordination de Franck Guarnieri et Emmanuel Garbolino. Springer International Publishing, 2019, 978-3-319-96259-7. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96259-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.XVIII-87, 2018, Springer Briefs in Environmental Science, 978-3-319-74849-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bio-indicateurs du climat : principes et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, 129 p., 2014, Développement durable, 978-2-35671-060-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of Dangerous Goods: Methods and Tools for Reducing the Risks of Accidents and Terrorist Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 258 p., 2012, NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-2683-3. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2684-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et prévention des risques : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technique &amp; Documentation - Lavoisier, IV-72 p., 2008, SRD - Sciences du risque et du danger : Notes de synthèse et de recherche, Franck GUARNIERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense en profondeur : contribution de la sûreté nucléaire à la sécurité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technique &amp; Documentation - Lavoisier, VIII-66 p., 2008, SRD - Sciences du risque et du danger : Notes de synthèse et de recherche, Franck GUARNIERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Technologies and Methodologies for Risk Management in the Global Transport of Dangerous Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOS Press, 333 p. - ISBN 978-1-58603-899-1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle technologique et méthodologique de référence pour le contrôle et le suivi du trafic de matières dangereuses sur route sur l'axe Nice - Imperia - Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIST UNIGE, 177 p., 2007, 978-88-901344-4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique et gestion des risques. Revue internationale de Géomatique Vol. 16 N° 3-4/2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.293-544, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Dynamics Applied to the Analysis of Risk at an Industrial Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Guarnieri, Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, 2019, 978-3-319-96259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Dynamic Analysis of Safety Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Systemic Approach: Concepts, Method and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Guarnieri, Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-319-96259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Risk Management Approach for CTSC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Dynamics Applied to the Human, Technical and Organizational Factors of Industrial Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTSC, Risk Management and requirement of a systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Methodology for Risk Management of CTSC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Theory, System Dynamics and Their Contribution to CTSC Risk Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience du territoire face aux transports de marchandises dangereuses (TMD) dans un contexte transfrontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 186-255 - Chapitre 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangerous Goods Transportation and Biophysical Vulnerability: The Contribution of GIS and Simulation Softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino, Mohamed Tkiouat, Natalia Yankevich, Dalanda Lachtar Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport of Dangerous Goods: Methods and Tools for Reducing the Risks of Accidents and Terrorist Attack</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Chapitre 1 - p. 1-43, 2012, NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-2683-3. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2684-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de défense en profondeur : contribution à la sécurité des ICPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence SE2065, Editions T.I., Référence SE2065 - 14 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du territoire: caractérisation et implémentation en gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 256-309 - Chapitre 3, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité technico-économique pour le développement d'un centre transfrontalier de monitorage des transports de marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 716-795 - Chapitre 8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition Of The Defence In Depth Concept To Hazmat Transport To Mitigate Territorial Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bell, Michael; Hosseinloo, Solmaz Haji; Kanturska, Urszula Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Environmental Sustainability of Multimodal Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.37-56 - ISBN 978-90-481-8561-0, 2010, NATO Science for Peace and Security Series C: Environmental Security, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8563-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of risk and accident impacts related to dangerous goods transport in a dense urbanized are</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bersani C., Boulmakoul A., Garbolino E., Sacile R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies and Methodologies for Risk Management in the Global Transport of Dangerous Goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.3-32, 2008, Volume 45 : NATO Advanced Research Workshop on Advanced Technologies and Methodologies for Risk Management Series, 978-1-58603-899-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition opérationnelle et à la modélisation de la mémoire environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévêque C. &amp; Van der Leeuw S. editeurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles natures voulons nous ? Pour une approche socio-écologique du champ de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, p. 296-307, 2003, Collection Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts synergiques du changement climatique et du développement urbain sur la biodiversité des Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’incendie de forêt en Corse à l’horizon 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 21 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la répartition future de la végétation en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, page 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et reconnaissance automatique des TMD sur route et aide à la décision - Fiche 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Solutions d’adaptation fondées sur la Nature (SafN) dans les référentiels – Etat actuel et perspectives d’amélioration du cadre normatif. Rapport Final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ademe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key priorities in support to the EU Macro-regional Strategies implementation – An ex-ante assessment for the Adriatic-Ionian and Alpine regions focusing on clean growth in transport and bioenergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Dingenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monforti-Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des tableaux de bord (Balanced Scorecards) au management de la santé et de la sécurité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_10, MINES ParisTech. 2013, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'analyse de la conformité légale, de l'analyse des risques et du climat de sécurité à la construction de la culture de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_11, MINES ParisTech. 2013, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes indicatrices du climat en France et leur télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Nice Sophia Antipolis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’étude du risque de Transport sur route de Marchandises Dangereuses (TMD) dans un espace transfrontalier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nice - Sophia Antipolis, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04787590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDBF3E1F"/>
+    <w:nsid w:val="E0BDE6DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EC79DF90"/>
+    <w:nsid w:val="3248151E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-garbolino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4954-6069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061093807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alvarez-Davila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Bauters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02589-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Musciano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zannini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Testolin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Santovito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Midolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70248" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W.W. Wamelink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Goedhart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Roelofsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bobbink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123844" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Bergamini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839617v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Bodegom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hellweg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfister" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13947" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kalusov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03005-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Aunina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carbognani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;t&#283;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez-Pascual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16965" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Peterka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jirou&#353;ek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hinterlang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2023.347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Herben" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Marcen&#242;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda P&#228;tsch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13603" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cao Pinna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Marzialetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Teresa Rosario Acosta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal H&#225;jek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub T&#283;&#353;itel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Tahvanainen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15980" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aimee Arnst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Zedek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vesel&#253;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Elliott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hinojos Mendoza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Gutierrez Ramos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Mar&#237;a Heredia Corral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Cruz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01995915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Warren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hinojos-Mendoza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haitam Laarabi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sacile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10700-016-9237-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01422071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LQVKSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gallab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouloiz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tkiouat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Elkilani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.02.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75K1NV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V8S9FN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259194v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12534" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aqua" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriakc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPH3NQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2013.34012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalanda Lachtar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bersani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03200-9_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XD145Q86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00809061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Ruffray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brisse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjouan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.02.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00816373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.02.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1226080" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00074" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Samadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1226025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-3013-2011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2011.13012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Tomasoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rovatti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777831011067962" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRZ98FTT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.12.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC41MDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Dagdougui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Paladino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777831011067971" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JFM7VP53-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509891v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0917063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXRMP52-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Albert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Davies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01416.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Olampi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.10.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPXHPTGD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minciardi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trasforini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.415-433" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-M7ZB0GXH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753470v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089807v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008134517923" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82G49DZW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Le Chippey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821016v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bombardi Federico" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Daniel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gutierrez Ramos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/28thEUBCE2020-1CV.4.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dieckhoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pourbaix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rabot-Querci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/28thEUBCE2020-1AO.7.1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787494v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/27thEUBCE2019-1AO.1.2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01995918v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201710500004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480774v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01246497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Oueidat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.11.507" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063685v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bendaha" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064823v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mabrouk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2014.6864086" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087237v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821845v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823168v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081948v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829511v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549980" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660557v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660558v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828794v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709681v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouammi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734322v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Lefranc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rallo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Textoris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Dearing" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753363v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753371v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Juglaret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659603v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660586v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660475v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661074v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661004v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572918v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Holsapple" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572829v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/ACOS0909018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569204v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benza" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giglio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE070321" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569226v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casazza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753428v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Casazza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753698v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753700v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753774v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753714v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753778v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753773v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houiller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757255v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753797v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953684v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hardy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96259-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01743513v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655218v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yankevich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2684-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00409858v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396288v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569185v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753353v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550516v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003874v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003856v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003849v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-96259-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003890v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003864v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003920v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003915v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003899v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728435v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2684-0_1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754586v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754475v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8563-4_3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569421v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614128v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houllier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269979v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269963v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753849v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614127v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787460v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04338472v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muntean" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dingenen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monforti-Ferrario" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hjorth" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797706v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797700v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008446v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04787590v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104412v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-garbolino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4954-6069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061093807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schrader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Testolin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Musciano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08128" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alvarez-Davila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Bauters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02589-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zannini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Santovito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Midolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Bergamini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W.W. Wamelink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Goedhart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Roelofsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bobbink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123844" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Bodegom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hellweg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfister" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13947" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kalusov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03005-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Peterka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jirou&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hinterlang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2023.347" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Aunina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carbognani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;t&#283;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez-Pascual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16965" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Herben" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Marcen&#242;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda P&#228;tsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13603" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cao Pinna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Marzialetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Teresa Rosario Acosta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aimee Arnst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Zedek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vesel&#253;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Elliott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal H&#225;jek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub T&#283;&#353;itel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Tahvanainen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15980" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hinojos Mendoza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Gutierrez Ramos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Mar&#237;a Heredia Corral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Cruz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01995915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Warren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hinojos-Mendoza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haitam Laarabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sacile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10700-016-9237-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01422071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.06.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LQVKSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gallab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouloiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tkiouat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Elkilani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.02.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75K1NV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295682v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.02.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V8S9FN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12534" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPH3NQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aqua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriakc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436106" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalanda Lachtar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bersani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2013.34012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03200-9_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XD145Q86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00809061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Ruffray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjouan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.02.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00816373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.02.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00074" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1226080" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Samadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1226025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-3013-2011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2011.13012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569289v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Dagdougui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Paladino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777831011067971" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JFM7VP53-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Tomasoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rovatti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777831011067962" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRZ98FTT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.12.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC41MDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0917063" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXRMP52-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Albert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Davies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01416.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661113v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Olampi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.10.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPXHPTGD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minciardi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trasforini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.415-433" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-M7ZB0GXH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089807v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008134517923" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82G49DZW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Le Chippey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bombardi Federico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dieckhoff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Daniel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pourbaix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rabot-Querci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/28thEUBCE2020-1AO.7.1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gutierrez Ramos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/28thEUBCE2020-1CV.4.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/27thEUBCE2019-1AO.1.2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01995918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201710500004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480774v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063685v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01246497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Oueidat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.11.507" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bendaha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064823v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mabrouk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2014.6864086" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087213v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081933v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823168v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081948v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549980" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753363v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Dearing" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Lefranc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rallo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Textoris" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouammi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189469" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753371v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Juglaret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660586v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660553v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661074v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572918v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Holsapple" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572829v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/ACOS0909018" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569204v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giglio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE070321" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casazza" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753428v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Casazza" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753778v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753773v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753774v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753784v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houiller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753797v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hardy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96259-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01743513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915070v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655218v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yankevich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2684-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00409858v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569185v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550516v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003874v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-96259-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003890v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003864v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003920v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728435v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2684-0_1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754475v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754506v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613341v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8563-4_3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569421v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614128v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houllier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269963v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614127v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787460v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04338472v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muntean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dingenen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monforti-Ferrario" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hjorth" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797700v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797706v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008446v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04787590v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104412v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>