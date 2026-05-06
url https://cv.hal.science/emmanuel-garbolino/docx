--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Garbolino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher ISIGE - MINES Paris PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4954-6069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061093807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino a obtenu un Master en Ecologie et Paléoécologie à l'Université d'Aix-en-Provence / Marseille III (France) en 1998. Il a obtenu un diplôme de doctorat en 2001 à l'Université de Nice - Sophia Antipolis (France) en Géographie (biogéographie et écologie) et une habilitation à diriger des recherches (HDR) délivrée par l'Université de Nice - Sophia Antipolis en 2009 (géographie des risques). Il a également travaillé en tant que Data Scientist pour le Centre Commun de Recherche (CCR / JRC) de la Commission européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a travaillé pendant 17 ans comme enseignant-chercheur à MINES ParisTech / PSL Research University, Centre de recherche sur les risques et les crises - CRC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été directeur des opérations et R&D+I de Climpact Data Science (CDS), une Start Up qui fournit des services pour aider les décideurs à adapter leur stratégie, leurs activités et leur gestion territoriale dans le cadre des changements climatiques et l'utilisation des terres. Il a également réalisé des études d'évaluation environnementales faisant appel au génie écologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement Senior Researcher à l'ISIGE (Institut Supérieur d'Ingénierie et de Gestion de l'Environnement) de MINES Paris PSL où il s'intéresse à la prise en compte des enjeux de Biodiversité et du Changement Climatique au sein des organisations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se concentrent sur la définition et le développement de méthodes, de modèles et d'outils d'aide à la décision liés aux problématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact du changement climatique sur les écosystèmes, les services écosystémiques et les sociétés (socio-écosystèmes) à différentes échelles spatio-temporelles pour identifier l'émergence de situations à risque ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de la vulnérabilité et de la résilience des territoires et des organisations face aux risques naturels et technologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity estimates of Mediterranean islands differ among biodiversity databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Di Musciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, pp.e08128. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global decoupling of functional and phylogenetic diversity in plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Hähn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alvarez-Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.237-248. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representativeness of the Natura 2000 network for preserving plant biodiversity in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Di Musciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Santovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Decades of Losses and Gains in Alpha Diversity of European Plant Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Midolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Thomas Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the syntax of plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.2026-2040. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-025-02105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate regulation processes are linked to the functional composition of plant communities in European forests, shrublands, and grasslands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to estimate the response of habitat types to nitrogen deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W.W. Wamelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Goedhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Roelofsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bobbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Posch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 349, pp.123844. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land‐Use Impacts on Plant Functional Diversity Throughout Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Bodegom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hellweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Aćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.e12802. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neophyte invasions in European heathlands and scrub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kalusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Večeřa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Christian Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.1739-1765. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalized classification of the class Montio-Cardaminetea in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiroušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hinterlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preslia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (3), pp.347-383. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23855/preslia.2023.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat‐based biodiversity responses to macroclimate and edaphic factors in European fen ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liene Aunina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Carbognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dítě</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (23), pp.6756-6771. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance indicator values for European plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Midolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Herben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Marcenò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Pätsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomír Tichý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.e13168. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion dynamics and potential future spread of sea spurge across Australia’s coastal dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Giulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cao Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Marzialetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Teresa Rosario Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.378-390. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sPlotOpen - An environmentally balanced, open‐access, global dataset of vegetation plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Aimee Arnst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (9), pp.1740-1764. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocentric plants are more competitive under higher UV‐B doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Veselý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomír Tichý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising temperature modulates pH niches of fen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hájek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Těšitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Tahvanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.1023-1037. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Suitable Areas of Common Grapevine (Vitis vinifera L.) for Current and Future Climate Situations: The CDS Toolbox SDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Gutierrez Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce María Heredia Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1201. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11111201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Global Warming Impacts on the Spatial Distribution and Productivity for 2050 of Five Species of Trees Used in the Wood Energy Supply Chain in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach to ranking fuzzy numbers by inclusion index and Bitset Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Optimization and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.23-49. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10700-016-9237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets probables du réchauffement climatique sur le risque d’incendie de forêt en Corse et application du dispositif juridique de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement, Nature, Paysage, pp.document 812. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the legal prevention measures concerning forest fire risk in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis of maintenance activities in a LPG supply chain with a Multi-Agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2017.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and predicting of the vegetation development of Corsica due to expected climate change and its impact on forest fire risk evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.180-186. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Approach to Risk Assessment Based on System Dynamics: An Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.16-29. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents Model Oriented Safety in Maintenance (MAM-SM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Aided and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.1117-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable communication middleware for real-time data collection of dangerous goods vehicle activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.404-417. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of H14 Protocol for Sediments in Order to Consider Their Valorization: Limits and Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriakc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.631-636. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1436106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience of the Territory Concerning Risk of Dangerous Goods Transportation (DGT): Proposal of a Spatial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1332016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Organizational Environment by System Dynamics and Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojsst.2013.34012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Triangular Fuzzy Numbers Using Fuzzy Set Inclusion Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8256, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03200-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore probable : un mode d'expression des gradients écologiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336 (2), p. 73-81. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamics model for behavioral analysis of safety conditions in a chemical storage unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la mise en application des trames vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, M 982 (210), pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytosociological database SOPHY as the basis of plant socio-ecology and phytoclimatology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, p. 177-184. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7809/b-e.00074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Crisis Management Plans with the Contribution of Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p. 477-482. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1226080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of Safety Performance Indicators for CO2 Capture, Transport and Storage Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p. 147-152. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1226025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Spatial Decision Support System architecture to estimate the consequences and costs of small meteorites impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.3013-3021. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-3013-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis Model Using UML and MADS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3), p. 108-114. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojsst.2011.13012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard and risk evaluation in hydrogen pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Dagdougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombretta Paladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.712-725. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14777831011067971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk evaluation of real-time accident scenarios in the transport of hazardous material on road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rovatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.695-711. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14777831011067962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a systemic modeling approach applied to support risk analysis of a storage unit of chemical products in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Systems Modelling to improve risk analysis in the context of Seveso industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.373-378. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET0917063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytoclimats de France : classification probabiliste de 1874 bio-indicateurs du climat = The phytoclimates of France : probabilistic classification of 1874 bio-indicators of the climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 311 (11), pp.881-895. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use change and subalpine tree dynamics: colonization of Larix decidua in French subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.659-669. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Decision Support System Prototype for Assessing Road Hazmat Accident Impacts on the Population in a Dense Urban Area: a Case Study of the City of Nice, French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between plants and climate in France: calibration of 1874 bio-indicators = Relations entre plantes et climats en France : étalonnage de 1874 bio-indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 330 (2), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la vulnérabilité d'un système territorial complexe aux aléas naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3-4), pp.415-433. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.16.415-433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the nuclear safety concept &amp;quot;Defense In Depth&amp;quot; improve the security of industrial and technological activities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.533-538 - ISBN 88-900775-7-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact and soil erosion during the last 5000 yrs as recorded in lacustrine sedimentary organic matter at Lac d'Annecy, the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.2, 229-244. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008134517923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of tools used to support companies’ biodiversity strategies and action plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025 - Innovation &amp; Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a checklist of floras of Mediterranean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiarucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombardi Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology - Biodiversity positive by 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Impacts of Climate Change on Wood Resources Towards 2050 in two Contrasted Bioclimatic Regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dieckhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pourbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rabot-Querci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomy's role in the post-pandemic economic recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/28thEUBCE2020-1AO.7.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Net Primary Productivity Evolution Towards 2100 in Mexico Country: Implications for Wood Energy Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Gutierrez Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce María Heredia Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomy's role in the post-pandemic economic recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/28thEUBCE2020-1CV.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Vulnerability of Wood Energy Supply Chain Towards 2050 in the French Mediterranean Area According to the Global Warming and the Evolution of Wildland Fire Hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2019, Lisboa, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/27thEUBCE2019-1AO.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential effects of global warming on the spatial distribution and productivity of five tree species used in the wood energy supply chain in France for 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUBCE 26th European Biomass Conference and Exhibition. Setting the course for a biobased economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating climate change effect on biomass productivity and vegetation structure of mediterranean forests to promote the sustainability of the wood energy supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th EUBCE European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden. pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformity checking of LPG Transportation Trucks by Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Transportation and Supply Chain Engineering (IWTSCE’16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rabat, Morocco. pp.Article number 00004, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201710500004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment in LPG loading operations by simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Conference on Industrial Engineering and Operations Management, IEOM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.783-793 - ISBN 978-098554976-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de sécurité : profession : « responsable HSE » !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lamda mu 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating impacts of change on individual behaviors within a perspective of safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1011-1018 - ISBN 9781138026810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Safety Operations Procedures of an LPG Storage and Distribution Plant with STAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd European STAMP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. pp.83-92, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.11.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to risk management in industrial maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bendaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Agdal, Rabat, Morocco. 7 p. - art. no. 6761470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-timefastest path algorithm using bidirectional point-to-point search on a Fuzzy Time-Dependent transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Logistics and Transport, ICALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.78-84 - Article number 6864086, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAdLT.2014.6864086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact : un modèle de performance pour l'évaluation des potentielles conséquences d'un changement sur la sécurité d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et complexité de la mise en œuvre du principe « globalement au moins aussi équivalent » (GAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MongoDB-Hadoop Distributed and Scalable Framework for Spatio-Temporal Hazardous Materials Data Warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Environmental Modelling and Software: Bold Visions for Environmental Modeling, iEMSs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, California, United States. pp.2255-2262 - ISBN 978-88-9035-744-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en application de la Trame verte à l'échelon local : problématique de sa transcription dans les documents d'urbanisme. Un exemple dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement sécuritaire de facteur humain dans le contexte de la sécurité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de Voronoï Flous basés sur un nouvel opérateur de Tri des Nombres Flous Triangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition du workshop "Innovation et Nouvelles Tendances dans les Systèmes d'Information" INTIS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Tanger, Nov 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of a Multiagent-Based Simulation System for Dynamic Management of Risk Related to Dangerous Goods Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. p. 830-835, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2013.6549980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated risk analysis framework for CO2 Capture, Transport and Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2570-2577 - ISBN 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics simulation and climatic change scenarios for 2050 in order to identify areas of biodiversity's conservation in the French's Maritime Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Urban Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. page 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire risk in Corsica at the end of the XXIst century: impact of global warming on the spatial distribution of botanical taxa mainly involved in forest fires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop European Vegetation Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion, land use and sedimentary organic and minerogenic fluxes at Annecy, Le Petit Lac, The French Alps &amp;quot;LENNOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Congress of Limnogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the management of regulatory compliance and occupational risk have an impact on safety culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.6514-6523 - ISBN: 978-162276436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional decision support system for locating future hydrogen refueling stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Dagdougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Systems Conference, SysCon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.34-39 - Article number 6189469, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Organizational Crisis Cell: methodological proposal at communal level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.165-172 - ISBN: 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step classifications of SOPHY's database relevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium of the FIP on Global Strategy for Plant conservation. FIP : Federation Internationale de Phytosociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Health and Safety Scorecards : New leading indicators improve risk management and regulatory compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ESReDA Seminar - Risk Analysis and Management Across Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bordeaux, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of UML language for studying crisis cell organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2011 - 8 th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de la dynamique des systèmes pour améliorer la sécurité d'un système industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Méditerranéenne sur l'Ingénierie Sûre des Systèmes Somplexes MISC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dynamic risk analysis framework for CO2 Capture, Transport and Storage chain,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the System Dynamics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, United States. 17 p. - ISBN 978-1-935056-08-9 - http://www.systemdynamics.org/conferences/2011/proceed/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Balanced Scorecards to the Management of Occupational Health and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.1223-1231- ISBN: 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Balanced Scorecard leading indicators to monitor performance variability in OHS management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth resilience engineering symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sophia Antipolis, France. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic risk assessment in the process industries: proposal of a methodology based on the system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. p. 85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to risk analysis of an industrial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance and Meteors Fall: Proposal of a Methodology for Estimating the Risk and Modelling Consequences for the Insurance Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Holsapple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAA Planetary Defense Conference: Protecting Earth from Asteroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Dynamics Modelling To Improve Risk Analysis In The Context Of Seveso Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICheaP9 The ninth Italian conference on Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.149-158 - ISBN 978-88-95608-10-5, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/ACOS0909018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed information system prototype to detect and monitor the Hazardous Material Transport on the road in the territory of Nice-Imperia-Ventimiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Safety and Security Engineering, SAFE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Malta, Malta. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SAFE070321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Spatial Decision Support System for public authorities, civil protection and highway companies dedicated to the crisis management in the case of a Hazmat Transportation road accident in a dense urbanized area in the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and monitoring of hazardous material transportation on road between France and Italy: Objectives, methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference 2006, ESREL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2659-2666 - ISBN 0415416205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definizione, progettazione e realizzazione prototipale di un sistema informativo distribuito per l'identificazione, il monitoraggio e la gestione dei flussi veicolari di merci pericolose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGR 2006 - Valutazione e Gestione del Rischio negli Insediamenti Civili ed Industriali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvement of Industrial and Technological Safety Based upon the Nuclear Safety Concept of &amp;quot;Defense in Depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005 - European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working towards an integrated approach for analyzing risks in process plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005 - European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the technological risk analysis approach used in industry - The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Italian Convention on Safety &amp; Environment in Process Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie des organisations et de la pensée complexe pour la conception d'une méthode d'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des risques et de Sûreté de Fonctionnement (lm14), "Risques et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France. p. 226-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the transposition of &amp;quot;Defence In Depth&amp;quot; concept to improve security of industrial and technological activities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Risk Analysis (SRA) : Emergent Risks and Risk Management in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Probabilistic Risk Assessment in French industries : feasibility, limits and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Risk Analysis (SRA) : Emergent Risks and Risk Management in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the operational definition and the modelling of the &amp;quot;environmental memory&amp;quot; for the French Long-Term Ecological Research Network (Zones Ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linnean Society's two-day symposium Looking Back for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, London, United Kingdom. pp.ISBN-10 1-904690-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between plants and climate calibrated by using botanical and meteorological databases at the scale of France: Perspectives for the estimation of plants distribution in the context of Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linnean Society's two-day symposium Looking Back for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, London, United Kingdom. pp.ISBN-10 1-904690-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of organic sedimentary signal with palynology and magnetic minerals. Reconstruction of palaeoenvironments for the last 5000 years - Annecy, Le Petit Lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th French congress of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la coordination de Franck Guarnieri et Emmanuel Garbolino. Springer International Publishing, 2019, 978-3-319-96259-7. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96259-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.XVIII-87, 2018, Springer Briefs in Environmental Science, 978-3-319-74849-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bio-indicateurs du climat : principes et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, 129 p., 2014, Développement durable, 978-2-35671-060-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of Dangerous Goods: Methods and Tools for Reducing the Risks of Accidents and Terrorist Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 258 p., 2012, NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-2683-3. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2684-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et prévention des risques : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technique &amp; Documentation - Lavoisier, IV-72 p., 2008, SRD - Sciences du risque et du danger : Notes de synthèse et de recherche, Franck GUARNIERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense en profondeur : contribution de la sûreté nucléaire à la sécurité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technique &amp; Documentation - Lavoisier, VIII-66 p., 2008, SRD - Sciences du risque et du danger : Notes de synthèse et de recherche, Franck GUARNIERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Technologies and Methodologies for Risk Management in the Global Transport of Dangerous Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOS Press, 333 p. - ISBN 978-1-58603-899-1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle technologique et méthodologique de référence pour le contrôle et le suivi du trafic de matières dangereuses sur route sur l'axe Nice - Imperia - Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIST UNIGE, 177 p., 2007, 978-88-901344-4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique et gestion des risques. Revue internationale de Géomatique Vol. 16 N° 3-4/2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.293-544, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Dynamics Applied to the Analysis of Risk at an Industrial Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Guarnieri, Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, 2019, 978-3-319-96259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Dynamic Analysis of Safety Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Systemic Approach: Concepts, Method and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Guarnieri, Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-319-96259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Risk Management Approach for CTSC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Dynamics Applied to the Human, Technical and Organizational Factors of Industrial Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTSC, Risk Management and requirement of a systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Methodology for Risk Management of CTSC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Theory, System Dynamics and Their Contribution to CTSC Risk Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience du territoire face aux transports de marchandises dangereuses (TMD) dans un contexte transfrontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 186-255 - Chapitre 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangerous Goods Transportation and Biophysical Vulnerability: The Contribution of GIS and Simulation Softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino, Mohamed Tkiouat, Natalia Yankevich, Dalanda Lachtar Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport of Dangerous Goods: Methods and Tools for Reducing the Risks of Accidents and Terrorist Attack</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Chapitre 1 - p. 1-43, 2012, NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-2683-3. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2684-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de défense en profondeur : contribution à la sécurité des ICPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence SE2065, Editions T.I., Référence SE2065 - 14 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du territoire: caractérisation et implémentation en gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 256-309 - Chapitre 3, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité technico-économique pour le développement d'un centre transfrontalier de monitorage des transports de marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 716-795 - Chapitre 8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition Of The Defence In Depth Concept To Hazmat Transport To Mitigate Territorial Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bell, Michael; Hosseinloo, Solmaz Haji; Kanturska, Urszula Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Environmental Sustainability of Multimodal Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.37-56 - ISBN 978-90-481-8561-0, 2010, NATO Science for Peace and Security Series C: Environmental Security, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8563-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of risk and accident impacts related to dangerous goods transport in a dense urbanized are</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bersani C., Boulmakoul A., Garbolino E., Sacile R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies and Methodologies for Risk Management in the Global Transport of Dangerous Goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.3-32, 2008, Volume 45 : NATO Advanced Research Workshop on Advanced Technologies and Methodologies for Risk Management Series, 978-1-58603-899-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition opérationnelle et à la modélisation de la mémoire environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévêque C. &amp; Van der Leeuw S. editeurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles natures voulons nous ? Pour une approche socio-écologique du champ de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, p. 296-307, 2003, Collection Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts synergiques du changement climatique et du développement urbain sur la biodiversité des Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’incendie de forêt en Corse à l’horizon 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 21 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la répartition future de la végétation en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, page 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et reconnaissance automatique des TMD sur route et aide à la décision - Fiche 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Solutions d’adaptation fondées sur la Nature (SafN) dans les référentiels – Etat actuel et perspectives d’amélioration du cadre normatif. Rapport Final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ademe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key priorities in support to the EU Macro-regional Strategies implementation – An ex-ante assessment for the Adriatic-Ionian and Alpine regions focusing on clean growth in transport and bioenergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Dingenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monforti-Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des tableaux de bord (Balanced Scorecards) au management de la santé et de la sécurité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_10, MINES ParisTech. 2013, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'analyse de la conformité légale, de l'analyse des risques et du climat de sécurité à la construction de la culture de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_11, MINES ParisTech. 2013, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes indicatrices du climat en France et leur télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Nice Sophia Antipolis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’étude du risque de Transport sur route de Marchandises Dangereuses (TMD) dans un espace transfrontalier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nice - Sophia Antipolis, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04787590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Garbolino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher ISIGE - MINES Paris PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4954-6069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061093807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino a obtenu un Master en Ecologie et Paléoécologie à l'Université d'Aix-en-Provence / Marseille III (France) en 1998. Il a obtenu un diplôme de doctorat en 2001 à l'Université de Nice - Sophia Antipolis (France) en Géographie (biogéographie et écologie) et une habilitation à diriger des recherches (HDR) délivrée par l'Université de Nice - Sophia Antipolis en 2009 (géographie des risques). Il a également travaillé en tant que Data Scientist pour le Centre Commun de Recherche (CCR / JRC) de la Commission européenne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a travaillé pendant 17 ans comme enseignant-chercheur à MINES ParisTech / PSL Research University, Centre de recherche sur les risques et les crises - CRC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été directeur des opérations et R&D+I de Climpact Data Science (CDS), une Start Up qui fournit des services pour aider les décideurs à adapter leur stratégie, leurs activités et leur gestion territoriale dans le cadre des changements climatiques et l'utilisation des terres. Il a également réalisé des études d'évaluation environnementales faisant appel au génie écologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement Senior Researcher à l'ISIGE (Institut Supérieur d'Ingénierie et de Gestion de l'Environnement) de MINES Paris PSL où il s'intéresse à la prise en compte des enjeux de Biodiversité et du Changement Climatique au sein des organisations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches se concentrent sur la définition et le développement de méthodes, de modèles et d'outils d'aide à la décision liés aux problématiques suivantes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impact du changement climatique sur les écosystèmes, les services écosystémiques et les sociétés (socio-écosystèmes) à différentes échelles spatio-temporelles pour identifier l'émergence de situations à risque ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de la vulnérabilité et de la résilience des territoires et des organisations face aux risques naturels et technologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixty years of plant community change in Europe indicate a shift toward nutrient-richer and denser vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Midolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Thomas Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (15), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aeb2493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity estimates of Mediterranean islands differ among biodiversity databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Schrader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Di Musciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Argagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, pp.e08128. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Decades of Losses and Gains in Alpha Diversity of European Plant Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Midolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Thomas Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Essl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Dullinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (11), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representativeness of the Natura 2000 network for preserving plant biodiversity in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Di Musciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Santovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global decoupling of functional and phylogenetic diversity in plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Hähn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Alvarez-Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.237-248. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the syntax of plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.2026-2040. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-025-02105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to estimate the response of habitat types to nitrogen deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W.W. Wamelink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Goedhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Roelofsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bobbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Posch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 349, pp.123844. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate regulation processes are linked to the functional composition of plant communities in European forests, shrublands, and grasslands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land‐Use Impacts on Plant Functional Diversity Throughout Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter van Bodegom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Hellweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep-learning framework for enhancing habitat identification based on species composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Servajean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Aćić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.e12802. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat‐based biodiversity responses to macroclimate and edaphic factors in European fen ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liene Aunina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Carbognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dítě</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (23), pp.6756-6771. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neophyte invasions in European heathlands and scrub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Kalusová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Večeřa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Christian Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idoia Biurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.1739-1765. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalized classification of the class Montio-Cardaminetea in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Hájková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jiroušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Hinterlang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preslia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (3), pp.347-383. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23855/preslia.2023.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance indicator values for European plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Midolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Herben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado Marcenò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricarda Pätsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomír Tichý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Axmanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Dengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (1), pp.e13168. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion dynamics and potential future spread of sea spurge across Australia’s coastal dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Giulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cao Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Marzialetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Teresa Rosario Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (2), pp.378-390. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sPlotOpen - An environmentally balanced, open‐access, global dataset of vegetation plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Aimee Arnst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Chytrý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (9), pp.1740-1764. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocentric plants are more competitive under higher UV‐B doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Zedek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Veselý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomír Tichý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233 (1), pp.15-21. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising temperature modulates pH niches of fen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Hájek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Těšitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Tahvanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Peterka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.1023-1037. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Suitable Areas of Common Grapevine (Vitis vinifera L.) for Current and Future Climate Situations: The CDS Toolbox SDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Gutierrez Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce María Heredia Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1201. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11111201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Global Warming Impacts on the Spatial Distribution and Productivity for 2050 of Five Species of Trees Used in the Wood Energy Supply Chain in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach to ranking fuzzy numbers by inclusion index and Bitset Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Optimization and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.23-49. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10700-016-9237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets probables du réchauffement climatique sur le risque d’incendie de forêt en Corse et application du dispositif juridique de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement, Nature, Paysage, pp.document 812. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the legal prevention measures concerning forest fire risk in a context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.73-80. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis of maintenance activities in a LPG supply chain with a Multi-Agent approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2017.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and predicting of the vegetation development of Corsica due to expected climate change and its impact on forest fire risk evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.180-186. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Approach to Risk Assessment Based on System Dynamics: An Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.16-29. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agents Model Oriented Safety in Maintenance (MAM-SM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Aided and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.1117-1129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable communication middleware for real-time data collection of dangerous goods vehicle activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.404-417. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of H14 Protocol for Sediments in Order to Consider Their Valorization: Limits and Benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriakc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.631-636. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1436106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of an Organizational Environment by System Dynamics and Fuzzy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (4), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojsst.2013.34012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience of the Territory Concerning Risk of Dangerous Goods Transportation (DGT): Proposal of a Spatial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.91-96. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1332016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Triangular Fuzzy Numbers Using Fuzzy Set Inclusion Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8256, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03200-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore probable : un mode d'expression des gradients écologiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336 (2), p. 73-81. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la mise en application des trames vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, M 982 (210), pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system dynamics model for behavioral analysis of safety conditions in a chemical storage unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Crisis Management Plans with the Contribution of Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p. 477-482. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1226080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytosociological database SOPHY as the basis of plant socio-ecology and phytoclimatology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity &amp; Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, p. 177-184. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7809/b-e.00074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of Safety Performance Indicators for CO2 Capture, Transport and Storage Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, p. 147-152. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1226025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Spatial Decision Support System architecture to estimate the consequences and costs of small meteorites impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.3013-3021. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-3013-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis Model Using UML and MADS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Safety Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3), p. 108-114. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojsst.2011.13012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard and risk evaluation in hydrogen pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Dagdougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombretta Paladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.712-725. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14777831011067971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk evaluation of real-time accident scenarios in the transport of hazardous material on road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Rovatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.695-711. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14777831011067962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a systemic modeling approach applied to support risk analysis of a storage unit of chemical products in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Systems Modelling to improve risk analysis in the context of Seveso industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.373-378. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET0917063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phytoclimats de France : classification probabiliste de 1874 bio-indicateurs du climat = The phytoclimates of France : probabilistic classification of 1874 bio-indicators of the climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 311 (11), pp.881-895. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use change and subalpine tree dynamics: colonization of Larix decidua in French subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (2), pp.659-669. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Decision Support System Prototype for Assessing Road Hazmat Accident Impacts on the Population in a Dense Urban Area: a Case Study of the City of Nice, French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between plants and climate in France: calibration of 1874 bio-indicators = Relations entre plantes et climats en France : étalonnage de 1874 bio-indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 330 (2), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la vulnérabilité d'un système territorial complexe aux aléas naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3-4), pp.415-433. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.16.415-433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the nuclear safety concept &amp;quot;Defense In Depth&amp;quot; improve the security of industrial and technological activities in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.533-538 - ISBN 88-900775-7-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact and soil erosion during the last 5000 yrs as recorded in lacustrine sedimentary organic matter at Lac d'Annecy, the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.2, 229-244. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008134517923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity management in contemporary organisations: analysis of sustainability reports to understand corporate biodiversity practices in light of the dispositive in which they operate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Alsted Søndergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Skjøtt Linneberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Business Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of tools used to support companies’ biodiversity strategies and action plans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Le Chippey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beulque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2025 - Innovation &amp; Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a checklist of floras of Mediterranean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiarucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Testolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bombardi Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology - Biodiversity positive by 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Impacts of Climate Change on Wood Resources Towards 2050 in two Contrasted Bioclimatic Regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dieckhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pourbaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rabot-Querci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomy's role in the post-pandemic economic recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/28thEUBCE2020-1AO.7.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Net Primary Productivity Evolution Towards 2100 in Mexico Country: Implications for Wood Energy Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Gutierrez Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce María Heredia Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioeconomy's role in the post-pandemic economic recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/28thEUBCE2020-1CV.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Vulnerability of Wood Energy Supply Chain Towards 2050 in the French Mediterranean Area According to the Global Warming and the Evolution of Wildland Fire Hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUBCE, 2019, Lisboa, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/27thEUBCE2019-1AO.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential effects of global warming on the spatial distribution and productivity of five tree species used in the wood energy supply chain in France for 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUBCE 26th European Biomass Conference and Exhibition. Setting the course for a biobased economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating climate change effect on biomass productivity and vegetation structure of mediterranean forests to promote the sustainability of the wood energy supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th EUBCE European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden. pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformity checking of LPG Transportation Trucks by Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Transportation and Supply Chain Engineering (IWTSCE’16) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rabat, Morocco. pp.Article number 00004, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201710500004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment in LPG loading operations by simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Gallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Conference on Industrial Engineering and Operations Management, IEOM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.783-793 - ISBN 978-098554976-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation des métiers de sécurité : profession : « responsable HSE » !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lamda mu 20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Safety Operations Procedures of an LPG Storage and Distribution Plant with STAMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd European STAMP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands. pp.83-92, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.11.507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating impacts of change on individual behaviors within a perspective of safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Safety and Reliability Conference - ESREL 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1011-1018 - ISBN 9781138026810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to risk management in industrial maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bendaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Agdal, Rabat, Morocco. 7 p. - art. no. 6761470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-timefastest path algorithm using bidirectional point-to-point search on a Fuzzy Time-Dependent transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Logistics and Transport, ICALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.78-84 - Article number 6864086, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAdLT.2014.6864086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact : un modèle de performance pour l'évaluation des potentielles conséquences d'un changement sur la sécurité d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et complexité de la mise en œuvre du principe « globalement au moins aussi équivalent » (GAME)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ 19 (Lambda Mu 19) - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - IMDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MongoDB-Hadoop Distributed and Scalable Framework for Spatio-Temporal Hazardous Materials Data Warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Environmental Modelling and Software: Bold Visions for Environmental Modeling, iEMSs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, California, United States. pp.2255-2262 - ISBN 978-88-9035-744-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en application de la Trame verte à l'échelon local : problématique de sa transcription dans les documents d'urbanisme. Un exemple dans les Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation du comportement sécuritaire de facteur humain dans le contexte de la sécurité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes de Voronoï Flous basés sur un nouvel opérateur de Tri des Nombres Flous Triangulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Edition du workshop "Innovation et Nouvelles Tendances dans les Systèmes d'Information" INTIS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Tanger, Nov 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of a Multiagent-Based Simulation System for Dynamic Management of Risk Related to Dangerous Goods Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haitam Laarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. p. 830-835, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2013.6549980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated risk analysis framework for CO2 Capture, Transport and Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2570-2577 - ISBN 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics simulation and climatic change scenarios for 2050 in order to identify areas of biodiversity's conservation in the French's Maritime Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Urban Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Karlsruhe, Germany. page 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the management of regulatory compliance and occupational risk have an impact on safety culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.6514-6523 - ISBN: 978-162276436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion, land use and sedimentary organic and minerogenic fluxes at Annecy, Le Petit Lac, The French Alps &amp;quot;LENNOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Congress of Limnogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional decision support system for locating future hydrogen refueling stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Dagdougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Systems Conference, SysCon 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.34-39 - Article number 6189469, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire risk in Corsica at the end of the XXIst century: impact of global warming on the spatial distribution of botanical taxa mainly involved in forest fires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop European Vegetation Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Organizational Crisis Cell: methodological proposal at communal level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.165-172 - ISBN: 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of UML language for studying crisis cell organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2011 - 8 th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step by step classifications of SOPHY's database relevés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium of the FIP on Global Strategy for Plant conservation. FIP : Federation Internationale de Phytosociologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational Health and Safety Scorecards : New leading indicators improve risk management and regulatory compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ESReDA Seminar - Risk Analysis and Management Across Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bordeaux, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de la dynamique des systèmes pour améliorer la sécurité d'un système industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Méditerranéenne sur l'Ingénierie Sûre des Systèmes Somplexes MISC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Balanced Scorecards to the Management of Occupational Health and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.1223-1231- ISBN: 9780415683791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dynamic risk analysis framework for CO2 Capture, Transport and Storage chain,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the System Dynamics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, United States. 17 p. - ISBN 978-1-935056-08-9 - http://www.systemdynamics.org/conferences/2011/proceed/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Balanced Scorecard leading indicators to monitor performance variability in OHS management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth resilience engineering symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sophia Antipolis, France. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic risk assessment in the process industries: proposal of a methodology based on the system dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. p. 85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to risk analysis of an industrial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance and Meteors Fall: Proposal of a Methodology for Estimating the Risk and Modelling Consequences for the Insurance Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Holsapple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAA Planetary Defense Conference: Protecting Earth from Asteroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Dynamics Modelling To Improve Risk Analysis In The Context Of Seveso Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICheaP9 The ninth Italian conference on Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.149-158 - ISBN 978-88-95608-10-5, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/ACOS0909018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed information system prototype to detect and monitor the Hazardous Material Transport on the road in the territory of Nice-Imperia-Ventimiglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Safety and Security Engineering, SAFE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Malta, Malta. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SAFE070321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Spatial Decision Support System for public authorities, civil protection and highway companies dedicated to the crisis management in the case of a Hazmat Transportation road accident in a dense urbanized area in the French Riviera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and monitoring of hazardous material transportation on road between France and Italy: Objectives, methodology and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and Reliability Conference 2006, ESREL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2659-2666 - ISBN 0415416205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definizione, progettazione e realizzazione prototipale di un sistema informativo distribuito per l'identificazione, il monitoraggio e la gestione dei flussi veicolari di merci pericolose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Benza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Giglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGR 2006 - Valutazione e Gestione del Rischio negli Insediamenti Civili ed Industriali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvement of Industrial and Technological Safety Based upon the Nuclear Safety Concept of &amp;quot;Defense in Depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005 - European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working towards an integrated approach for analyzing risks in process plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005 - European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the technological risk analysis approach used in industry - The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Italian Convention on Safety &amp; Environment in Process Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the transposition of &amp;quot;Defence In Depth&amp;quot; concept to improve security of industrial and technological activities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Risk Analysis (SRA) : Emergent Risks and Risk Management in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la théorie des organisations et de la pensée complexe pour la conception d'une méthode d'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des risques et de Sûreté de Fonctionnement (lm14), "Risques et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France. p. 226-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Probabilistic Risk Assessment in French industries : feasibility, limits and perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society for Risk Analysis (SRA) : Emergent Risks and Risk Management in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the operational definition and the modelling of the &amp;quot;environmental memory&amp;quot; for the French Long-Term Ecological Research Network (Zones Ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linnean Society's two-day symposium Looking Back for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, London, United Kingdom. pp.ISBN-10 1-904690-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between plants and climate calibrated by using botanical and meteorological databases at the scale of France: Perspectives for the estimation of plants distribution in the context of Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de Ruffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linnean Society's two-day symposium Looking Back for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, London, United Kingdom. pp.ISBN-10 1-904690-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of organic sedimentary signal with palynology and magnetic minerals. Reconstruction of palaeoenvironments for the last 5000 years - Annecy, Le Petit Lac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th French congress of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la coordination de Franck Guarnieri et Emmanuel Garbolino. Springer International Publishing, 2019, 978-3-319-96259-7. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96259-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.XVIII-87, 2018, Springer Briefs in Environmental Science, 978-3-319-74849-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bio-indicateurs du climat : principes et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, 129 p., 2014, Développement durable, 978-2-35671-060-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of Dangerous Goods: Methods and Tools for Reducing the Risks of Accidents and Terrorist Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tkiouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Yankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 258 p., 2012, NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-2683-3. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2684-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et prévention des risques : principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Wassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technique &amp; Documentation - Lavoisier, IV-72 p., 2008, SRD - Sciences du risque et du danger : Notes de synthèse et de recherche, Franck GUARNIERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense en profondeur : contribution de la sûreté nucléaire à la sécurité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technique &amp; Documentation - Lavoisier, VIII-66 p., 2008, SRD - Sciences du risque et du danger : Notes de synthèse et de recherche, Franck GUARNIERI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Technologies and Methodologies for Risk Management in the Global Transport of Dangerous Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azedine Boulmakoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOS Press, 333 p. - ISBN 978-1-58603-899-1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle technologique et méthodologique de référence pour le contrôle et le suivi du trafic de matières dangereuses sur route sur l'axe Nice - Imperia - Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Bersani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIST UNIGE, 177 p., 2007, 978-88-901344-4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique et gestion des risques. Revue internationale de Géomatique Vol. 16 N° 3-4/2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.293-544, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and tools in geoprospective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Loubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino; Christine Voiron-Canicio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and Territorial Resilience. A Geoprospective Approach.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-122, 2021, Ecosystems and Territorial Resilience. A Geoprospective Approach., 978-0-12-818215-4. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do public policies respond to spatialized environmental issues? Feedback and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cecutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Lavalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Hernandez Chavez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of geoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-23, 2020, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818215-4.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Dynamics Applied to the Analysis of Risk at an Industrial Installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Guarnieri, Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Cham, 2019, 978-3-319-96259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Systemic Approach: Concepts, Method and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Guarnieri, Emmanuel Garbolino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-319-96259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Risk Management Approach for CTSC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Dynamic Analysis of Safety Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Dynamics Applied to the Human, Technical and Organizational Factors of Industrial Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Bouloiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Dynamics: Evaluating Risk in Complex Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTSC, Risk Management and requirement of a systemic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Theory, System Dynamics and Their Contribution to CTSC Risk Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic Methodology for Risk Management of CTSC Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of CO2 Capture, Transport and Storage Projects. Analysis using a Systemic Risk Management Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience du territoire face aux transports de marchandises dangereuses (TMD) dans un contexte transfrontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 186-255 - Chapitre 2, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangerous Goods Transportation and Biophysical Vulnerability: The Contribution of GIS and Simulation Softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Garbolino, Mohamed Tkiouat, Natalia Yankevich, Dalanda Lachtar Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport of Dangerous Goods: Methods and Tools for Reducing the Risks of Accidents and Terrorist Attack</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Chapitre 1 - p. 1-43, 2012, NATO Science for Peace and Security Series C: Environmental Security, 978-94-007-2683-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2684-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de défense en profondeur : contribution à la sécurité des ICPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence SE2065, Editions T.I., Référence SE2065 - 14 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du territoire: caractérisation et implémentation en gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 256-309 - Chapitre 3, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité technico-économique pour le développement d'un centre transfrontalier de monitorage des transports de marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalanda Lachtar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Bersani and Roberto Sacile editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des Transports des Marchandises dans l'Eurorégion Alpes-Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIST-UNIGE, p. 716-795 - Chapitre 8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition Of The Defence In Depth Concept To Hazmat Transport To Mitigate Territorial Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bell, Michael; Hosseinloo, Solmaz Haji; Kanturska, Urszula Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Environmental Sustainability of Multimodal Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.37-56 - ISBN 978-90-481-8561-0, 2010, NATO Science for Peace and Security Series C: Environmental Security, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8563-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of risk and accident impacts related to dangerous goods transport in a dense urbanized are</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Tomasoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Trasforini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bersani C., Boulmakoul A., Garbolino E., Sacile R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Technologies and Methodologies for Risk Management in the Global Transport of Dangerous Goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, pp.3-32, 2008, Volume 45 : NATO Advanced Research Workshop on Advanced Technologies and Methodologies for Risk Management Series, 978-1-58603-899-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition opérationnelle et à la modélisation de la mémoire environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévêque C. &amp; Van der Leeuw S. editeurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles natures voulons nous ? Pour une approche socio-écologique du champ de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, p. 296-307, 2003, Collection Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts synergiques du changement climatique et du développement urbain sur la biodiversité des Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sanseverino-Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 15 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’incendie de forêt en Corse à l’horizon 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 21 - http://www.air-climat.org/wp-content/uploads/2015/05/GREC-PACA_EnjeuxCC_BD_10062015.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la répartition future de la végétation en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, page 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et reconnaissance automatique des TMD sur route et aide à la décision - Fiche 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Olampi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Solutions d’adaptation fondées sur la Nature (SafN) dans les référentiels – Etat actuel et perspectives d’amélioration du cadre normatif. Rapport Final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hinojos Mendoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ademe. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying key priorities in support to the EU Macro-regional Strategies implementation – An ex-ante assessment for the Adriatic-Ionian and Alpine regions focusing on clean growth in transport and bioenergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Dingenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monforti-Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Janssens-Maenhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des tableaux de bord (Balanced Scorecards) au management de la santé et de la sécurité au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Juglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_10, MINES ParisTech. 2013, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'analyse de la conformité légale, de l'analyse des risques et du climat de sécurité à la construction de la culture de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Textoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRC_WP_2013_11, MINES ParisTech. 2013, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes indicatrices du climat en France et leur télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Nice Sophia Antipolis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’étude du risque de Transport sur route de Marchandises Dangereuses (TMD) dans un espace transfrontalier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nice - Sophia Antipolis, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04787590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem and Territorial Resilience: A Geoprospective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02104412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0BDE6DF"/>
+    <w:nsid w:val="A6C8E957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3248151E"/>
+    <w:nsid w:val="552EDF0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-garbolino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4954-6069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061093807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schrader" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Testolin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Musciano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08128" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alvarez-Davila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Bauters" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02589-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zannini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Santovito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Midolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Bergamini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W.W. Wamelink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Goedhart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Roelofsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bobbink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123844" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Bodegom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hellweg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfister" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13947" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kalusov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03005-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Peterka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jirou&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hinterlang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2023.347" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Aunina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carbognani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;t&#283;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez-Pascual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16965" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Herben" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Marcen&#242;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda P&#228;tsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13603" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cao Pinna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Marzialetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Teresa Rosario Acosta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14308" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aimee Arnst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13346" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Zedek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vesel&#253;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Elliott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal H&#225;jek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub T&#283;&#353;itel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Tahvanainen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15980" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787450v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hinojos Mendoza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Gutierrez Ramos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Mar&#237;a Heredia Corral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Cruz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01995915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Warren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hinojos-Mendoza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haitam Laarabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sacile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10700-016-9237-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01422071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.06.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LQVKSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gallab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouloiz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tkiouat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Elkilani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.02.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75K1NV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295682v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.02.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V8S9FN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12534" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPH3NQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aqua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriakc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436106" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalanda Lachtar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bersani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2013.34012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03200-9_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XD145Q86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00809061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Ruffray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjouan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.02.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00816373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.02.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00074" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1226080" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Samadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1226025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648129v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-3013-2011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2011.13012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569289v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Dagdougui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Paladino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777831011067971" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JFM7VP53-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Tomasoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rovatti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777831011067962" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRZ98FTT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569259v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.12.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC41MDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0917063" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXRMP52-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Albert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Davies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01416.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661113v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Olampi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.10.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPXHPTGD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minciardi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trasforini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.415-433" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-M7ZB0GXH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089807v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008134517923" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82G49DZW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Le Chippey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bombardi Federico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dieckhoff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Daniel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pourbaix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rabot-Querci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/28thEUBCE2020-1AO.7.1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gutierrez Ramos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/28thEUBCE2020-1CV.4.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/27thEUBCE2019-1AO.1.2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01995918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201710500004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480774v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063685v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01246497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Oueidat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.11.507" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bendaha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064823v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mabrouk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2014.6864086" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087213v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081933v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823168v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081948v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549980" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753363v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Dearing" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Lefranc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rallo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Textoris" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouammi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189469" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753371v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660460v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Juglaret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660586v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660553v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661074v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572918v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Holsapple" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572829v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/ACOS0909018" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569204v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giglio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE070321" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569226v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casazza" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753428v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Casazza" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753778v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753773v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753774v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753784v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houiller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753797v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hardy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96259-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01743513v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915070v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655218v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yankevich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2684-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00409858v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569185v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550516v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003874v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-96259-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003890v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003864v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003920v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728435v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2684-0_1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754475v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754506v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613341v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8563-4_3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569421v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614128v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houllier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269963v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614127v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787460v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04338472v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muntean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dingenen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monforti-Ferrario" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hjorth" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797700v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797706v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008446v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04787590v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104412v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-garbolino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4954-6069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061093807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05593980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Midolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thomas Clark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb2493" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schrader" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Testolin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Di Musciano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zannini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Sabatini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Santovito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Damasceno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Alvarez-Davila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Bauters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02589-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02105-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W.W. Wamelink" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Goedhart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Roelofsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bobbink" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Posch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Bergamini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Bodegom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hellweg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfister" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13947" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana A&#263;i&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liene Aunina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carbognani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;t&#283;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez-Pascual" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16965" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kalusov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03005-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Peterka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jirou&#353;ek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hinterlang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23855/preslia.2023.347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Herben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Marcen&#242;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda P&#228;tsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cao Pinna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carboni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Marzialetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Teresa Rosario Acosta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14308" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Aimee Arnst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13346" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Zedek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vesel&#253;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Elliott" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17750" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal H&#225;jek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub T&#283;&#353;itel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Tahvanainen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15980" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hinojos Mendoza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Gutierrez Ramos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Mar&#237;a Heredia Corral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto Cruz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01995915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Warren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hinojos-Mendoza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azedine Boulmakoul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haitam Laarabi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sacile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10700-016-9237-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sanseverino-Godfrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01422071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.06.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LQVKSV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01497282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Gallab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Bouloiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tkiouat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Elkilani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2017.02.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75K1NV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.02.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V8S9FN0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12534" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPH3NQ4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aqua" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriakc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1436106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2013.34012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalanda Lachtar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bersani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00951121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03200-9_11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XD145Q86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00809061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Ruffray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brisse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjouan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.02.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00816373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.02.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1226080" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752437v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7809/b-e.00074" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Samadi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1226025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-3013-2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752441v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojsst.2011.13012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569289v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Dagdougui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Paladino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777831011067971" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JFM7VP53-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Tomasoni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rovatti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14777831011067962" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-RRZ98FTT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.12.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC41MDN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509891v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0917063" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXRMP52-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Albert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Davies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01416.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Olampi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.10.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPXHPTGD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minciardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trasforini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.16.415-433" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-M7ZB0GXH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753470v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089807v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; No&#235;l" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brauer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008134517923" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82G49DZW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Le Chippey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Alsted S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Skj&#248;tt Linneberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beulque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989039v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Santini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bombardi Federico" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dieckhoff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Daniel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pourbaix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rabot-Querci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/28thEUBCE2020-1AO.7.1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787489v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gutierrez Ramos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/28thEUBCE2020-1CV.4.1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787494v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/27thEUBCE2019-1AO.1.2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01995918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201710500004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Wassenhove" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01246497v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Oueidat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.11.507" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01063685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bendaha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01064823v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mabrouk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2014.6864086" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087213v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087237v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081933v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821845v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823168v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00829511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549980" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828794v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734322v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Lefranc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rallo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Textoris" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Dearing" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709681v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouammi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189469" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753363v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660557v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728380v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Juglaret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659603v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660553v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661004v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ch&#233;ry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661074v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572918v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Holsapple" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572829v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/ACOS0909018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569204v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Benza" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giglio" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE070321" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661100v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569226v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casazza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Casazza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753700v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753778v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753773v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753774v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753784v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houiller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00757255v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753797v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01953684v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hardy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96259-7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01743513v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00915070v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00655218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yankevich" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2684-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00409858v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396288v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569185v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753353v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550516v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975062v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/ecosystem-and-territorial-resilience/garbolino/978-0-12-818215-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00004-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318723v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cecutti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lavalle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Hernandez Chavez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00013-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318727v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818215-4.00001-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003849v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-96259-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003890v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003874v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003864v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003899v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003915v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02003920v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754586v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00728435v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2684-0_1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00720761v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754475v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00754506v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613341v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8563-4_3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569421v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614128v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houllier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269979v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269963v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753849v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614127v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787460v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04338472v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muntean" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Dingenen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monforti-Ferrario" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Janssens-Maenhout" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hjorth" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797700v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797706v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008446v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04787590v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02104412v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>