--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -165,85 +165,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium from the middle Eocene of Namibia (project)</w:t>
+                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium Pickford, Senut, Morales, Mein &amp; Sanchez, 2008 from the middle Eocene of Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Billet</w:t>
@@ -252,7422 +252,7562 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47 (8), pp.343-366. </w:t>
+              <w:t xml:space="preserve">, 2025, 47 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7934/P5894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05354485v1</w:t>
+                <w:t xml:space="preserve">hal-05571428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy and evolutionary history of peradectids (Metatheria): New data from the early Eocene of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Killian Gernelle</w:t>
+                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium from the middle Eocene of Namibia (project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-024-09724-5⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (8), pp.343-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7934/P5894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663420v1</w:t>
+                <w:t xml:space="preserve">mnhn-05354485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium from the middle Eocene of Namibia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomy and evolutionary history of peradectids (Metatheria): New data from the early Eocene of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Gernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-024-09724-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04712489v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D models related to the publication: Taxonomy and evolutionary history of peradectids (Metatheria): new data from the early Eocene of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Gernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (3), pp.e239. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Gondwanan perspective on the Jurassic-Cretaceous transition from the Tithonian-Berriasian interval of southeastern Morocco</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium from the middle Eocene of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04712422v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04712489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeobiology and palaeobiogeography of amphibians and reptiles: An homage to Jean-Claude Rage – Part II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+                <w:t xml:space="preserve">A new Gondwanan perspective on the Jurassic-Cretaceous transition from the Tithonian-Berriasian interval of southeastern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aouraghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Chennouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a11⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.105932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2024.105932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04235667v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04712422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gisements à vertébrés continentaux du Paléogène (Oligocène inférieur) d’Oman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeobiology and palaeobiogeography of amphibians and reptiles: An homage to Jean-Claude Rage – Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Folie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Houssaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (11), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04712441v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04235667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: African vertebrates through times</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gisements à vertébrés continentaux du Paléogène (Oligocène inférieur) d’Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rücklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors Serie (2), pp.102-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04235456v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04712441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An African Radiation of ‘Dryolestoidea’ (Donodontidae, Cladotheria) and its Significance for Mammalian Evolution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Editorial: African vertebrates through times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rücklin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-022-09613-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.1111339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03693015v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04235456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral radiation of paenungulate mammals (Paenungulatomorpha)—new evidence from the Paleocene of Morocco</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An African Radiation of ‘Dryolestoidea’ (Donodontidae, Cladotheria) and its Significance for Mammalian Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (5), pp.e2197971. </w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2023.2197971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10914-022-09613-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04234942v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03693015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical investigation of the taphonomy, stratigraphy, and palaeoecology of the mammals from the Ouled Abdoun Basin (Paleocene-Eocene of Morocco)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancestral radiation of paenungulate mammals (Paenungulatomorpha)—new evidence from the Paleocene of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.e2197971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2023.2197971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269557v1</w:t>
+                <w:t xml:space="preserve">mnhn-04234942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enigmatic specialized new eutherian mammal from the Late Cretaceous of Western Europe (Northern Pyrenees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical investigation of the taphonomy, stratigraphy, and palaeoecology of the mammals from the Ouled Abdoun Basin (Paleocene-Eocene of Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lászlό Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ulianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Khaldoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Teodori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a13⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 577, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02612030v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stagodontid mammal from the mid-Cretaceous of France confirms the Euramerican distribution of early marsupialiforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An enigmatic specialized new eutherian mammal from the Late Cretaceous of Western Europe (Northern Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Néraudeau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Teodori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110034⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (13), pp.207-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02957338v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02612030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Constance Bronnert</w:t>
+                <w:t xml:space="preserve">A stagodontid mammal from the mid-Cretaceous of France confirms the Euramerican distribution of early marsupialiforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Beurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Swajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Néraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 560, pp.110034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432979v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02957338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrosal and bony labyrinth morphology of the stem paenungulate mammal (Paenungulatomorpha) Ocepeia daouiensis from the Paleocene of Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.e1878200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02626224v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinoflagellate cyst evidence for the age, palaeoenvironment and paleoclimate of a new Cretaceous–Paleogene (K/Pg) boundary section at the Bou Angueur syncline, Middle Atlas, Morocco</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petrosal and bony labyrinth morphology of the stem paenungulate mammal (Paenungulatomorpha) Ocepeia daouiensis from the Paleocene of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Billet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02364920v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02626224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earliest Embrithopod Mammals (Afrotheria, Tethytheria) from the Early Eocene of Morocco: Anatomy, Systematics and Phylogenetic Significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Khaldoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10914-020-09509-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the microvertebrate fauna from the Upper Jurassic or lowest Cretaceous of Ksar Metlili (Anoual Syncline, eastern Morocco)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Allain</w:t>
+                <w:t xml:space="preserve">Dinoflagellate cyst evidence for the age, palaeoenvironment and paleoclimate of a new Cretaceous–Paleogene (K/Pg) boundary section at the Bou Angueur syncline, Middle Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Hssaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157 (3), pp.367 - 392. </w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.104219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0016756819000761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03004245v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02364920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte dans le bassin à phosphates des Ouled Abdoun (Maroc) des plus anciens mammifères embrithopodes (Paenungulata, Tethytheria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New data on the microvertebrate fauna from the Upper Jurassic or lowest Cretaceous of Ksar Metlili (Anoual Syncline, eastern Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157 (3), pp.367 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0016756819000761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02611992v1</w:t>
+                <w:t xml:space="preserve">insu-03004245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First European ‘Isectolophidae’ (Mammalia, Perissodactyla): Chowliia europea , sp. nov., from the lower Eocene of Le Quesnoy, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découverte dans le bassin à phosphates des Ouled Abdoun (Maroc) des plus anciens mammifères embrithopodes (Paenungulata, Tethytheria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02364887v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02611992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléobiologie et paléobiogéographie des amphibiens et reptiles : un hommage à Jean-Claude Rage – 1re partie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Houssaye</w:t>
+                <w:t xml:space="preserve">First European ‘Isectolophidae’ (Mammalia, Perissodactyla): Chowliia europea , sp. nov., from the lower Eocene of Le Quesnoy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (7), pp.693-697. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (4), pp.(1)-(9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2018.1487448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451171v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02364887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early African Fossils Elucidate the Origin of Embrithopod Mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléobiologie et paléobiogéographie des amphibiens et reptiles : un hommage à Jean-Claude Rage – 1re partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Folie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Houssaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.032⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (7), pp.693-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845698v1</w:t>
+                <w:t xml:space="preserve">hal-02451171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vertébrés des phosphates crétacés-paléogènes (72,1-47,8 Ma) du Maroc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early African Fossils Elucidate the Origin of Embrithopod Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (13), pp.2167 - 2173.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953881v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique Cretaceous–Paleogene lineage of piranha-jawed pycnodont fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vullo</w:t>
+                <w:t xml:space="preserve">Les Vertébrés des phosphates crétacés-paléogènes (72,1-47,8 Ma) du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Noubhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Cavin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paléontologie des vertébrés du Maroc : état des connaissances, t.180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574663v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tooth Enamel Microstructure of Living and Extinct Hyracoids Reveals Unique Enamel Types Among Mammals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A unique Cretaceous–Paleogene lineage of piranha-jawed pycnodont fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-015-9317-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.6802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06792-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101317v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Afrotherian and Laurasiatherian Ungulate-Like Mammals: First Morphological Evidence from the Paleocene of Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tooth Enamel Microstructure of Living and Extinct Hyracoids Reveals Unique Enamel Types Among Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Seiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léanie Alloing-Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wighart von Koenigswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.91-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-015-9317-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360173v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual changes in upwelled seawater conditions (redox, pH) from the late Cretaceous through early Paleogene at the northwest coast of Africa: Negative Ce anomaly trend recorded in fossil bio-apatite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of Afrotherian and Laurasiatherian Ungulate-Like Mammals: First Morphological Evidence from the Paleocene of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 421, pp.44-54. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0157556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264875v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guelb el Ahmar (Bathonian, Anoual Syncline, eastern Morocco): First continental flora and fauna including mammals from the Middle Jurassic of Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Monbaron</w:t>
+                <w:t xml:space="preserve">Gradual changes in upwelled seawater conditions (redox, pH) from the late Cretaceous through early Paleogene at the northwest coast of Africa: Negative Ce anomaly trend recorded in fossil bio-apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lászlό Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ulianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 421, pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01163723v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cretaceous continental and marine vertebrate assemblages of the Laño Quarry (Basque-Cantabrian Region, Iberian Peninsula): an update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guelb el Ahmar (Bathonian, Anoual Syncline, eastern Morocco): First continental flora and fauna including mammals from the Middle Jurassic of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Meslouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Pereda-Suberbiola</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Bardet</w:t>
+                <w:t xml:space="preserve">Michel Monbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iberian Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5209/rev_JIGE.2015.v41.n1.48658⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.290-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026123v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01163723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocepeia (Middle Paleocene of Morocco): the Oldest Skull of an Afrotherian Mammal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+                <w:t xml:space="preserve">Late Cretaceous continental and marine vertebrate assemblages of the Laño Quarry (Basque-Cantabrian Region, Iberian Peninsula): an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pereda-Suberbiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Astibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baâdi Bouya</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Iberian Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.101-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_JIGE.2015.v41.n1.48658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264867v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First carbon isotope chemostratigraphy of the Ouled Abdoun phosphate Basin, Morocco; implications for dating and evolution of earliest African placental mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocepeia (Middle Paleocene of Morocco): the Oldest Skull of an Afrotherian Mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baâdi Bouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Yans</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlène Letenneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264877v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive stable isotope investigation of marine biogenic apatite from the late Cretaceous–early Eocene phosphate series of Morocco</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">First carbon isotope chemostratigraphy of the Ouled Abdoun phosphate Basin, Morocco; implications for dating and evolution of earliest African placental mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Barek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baâdi Bouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Yans</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Iacumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.11.002⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (1), pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027393v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale characterization of exceptionally preserved bacterial fossils in Paleocene phosphorites from Ouled Abdoun (Morocco)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bouya</w:t>
+                <w:t xml:space="preserve">Comprehensive stable isotope investigation of marine biogenic apatite from the late Cretaceous–early Eocene phosphate series of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lászlό Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12022⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 394, pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788740v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition to the Late Cretaceous Laño mammal faunule (Spain) and to the knowledge of European &amp;quot;Zhelestidae&amp;quot; (Lainodontinae nov.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+                <w:t xml:space="preserve">Nanometer-scale characterization of exceptionally preserved bacterial fossils in Paleocene phosphorites from Ouled Abdoun (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cosmidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto Astibia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.6.537⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.139-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264818v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et diversification des mammifères modernes</w:t>
+                <w:t xml:space="preserve">Addition to the Late Cretaceous Laño mammal faunule (Spain) and to the knowledge of European &amp;quot;Zhelestidae&amp;quot; (Lainodontinae nov.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Astibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.6.537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264836v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the Oxyaenidae from the Early Eocene of Europe; biostratigraphic, paleobiogeographic and paleoecologic implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Godinot</w:t>
+                <w:t xml:space="preserve">Origine et diversification des mammifères modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (2), pp.41</w:t>
+              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629654v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiation or arboreal eutherian mammals beginning in the Late Cretaceous of India.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data on the Oxyaenidae from the Early Eocene of Europe; biostratigraphic, paleobiogeographic and paleoecologic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Upchurch</w:t>
+                <w:t xml:space="preserve">F. Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M. Boyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108, pp.16333-16338</w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2), pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721309v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mammal evidence from the late Cretaceous of India for biotic dispersal between India and Africa at the KT transition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">A radiation or arboreal eutherian mammals beginning in the Late Cretaceous of India.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.V.R. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Upchurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Khosla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108, pp.16333-16338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629320v1</w:t>
+                <w:t xml:space="preserve">hal-00721309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earliest skull. With a word on Hezy Shoshani.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First mammal evidence from the late Cretaceous of India for biotic dispersal between India and Africa at the KT transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.V.R. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Visset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">O. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tassy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Khosla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1-2), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552900v1</w:t>
+                <w:t xml:space="preserve">hal-00629320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further evidence of the African antiquity of hyaenodontid (&amp;quot;Creodonta&amp;quot;, Mammalia) evolution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">The earliest skull. With a word on Hezy Shoshani.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Visset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bouya</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156 (4), pp.827-846</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, HS3, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549515v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oldest modern therian mammal from Europe and its bearing on stem marsupial paleobiogeography.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Further evidence of the African antiquity of hyaenodontid (&amp;quot;Creodonta&amp;quot;, Mammalia) evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Néraudeau</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (47), pp.19910-19915</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (4), pp.827-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549961v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'origine et l'évolution des éléphants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">The oldest modern therian mammal from Europe and its bearing on stem marsupial paleobiogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Tassy</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Muizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Néraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (47), pp.19910-19915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.08.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00548770v1</w:t>
+                <w:t xml:space="preserve">hal-00549961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lutétien</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'origine et l'évolution des éléphants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2-3), pp.281-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687998v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleocene emergence of elephant relatives and the rapid radiation of African ungulates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le lutétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264831v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oldest modern therian mammal from Europe and its bearing on stem marsupial paleobiogeography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian de Muizon</w:t>
+                <w:t xml:space="preserve">Paleocene emergence of elephant relatives and the rapid radiation of African ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (47), pp.19910-19915. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 106 (26), pp.10717-10721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0900251106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0902940106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00562467v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première description du squelette d'un Mammifère Hyracoïde du Paléogène : Saghatherium antiquum de l'Oligocène inférieur de Jebel al Hasawnah, Libye.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">The oldest modern therian mammal from Europe and its bearing on stem marsupial paleobiogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Thomas</w:t>
+                <w:t xml:space="preserve">Didier Neraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Muizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontographica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (47), pp.19910-19915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0902940106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200081v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00562467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the tooth enamel microstructure in the earliest proboscideans (Mammalia).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Première description du squelette d'un Mammifère Hyracoïde du Paléogène : Saghatherium antiquum de l'Oligocène inférieur de Jebel al Hasawnah, Libye.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 149 (4), pp.611-628</w:t>
+              <w:t xml:space="preserve">Palaeontographica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.93-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200829v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early African hyaenodontid mammals and their bearing on the origin of the Creodonta. Geological Magazine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Evolution of the tooth enamel microstructure in the earliest proboscideans (Mammalia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Bouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 143(4), pp.475-489</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 149 (4), pp.611-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118905v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleobiogeography of Africa: How distinct from Gondwana and Laurasia?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rage</w:t>
+                <w:t xml:space="preserve">Early African hyaenodontid mammals and their bearing on the origin of the Creodonta. Geological Magazine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iarochene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 143(4), pp.475-489</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264813v1</w:t>
+                <w:t xml:space="preserve">hal-00118905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur Phosphatherium escuilliei (Mammalia, Proboscidea) de l'Éocène inférieur du Maroc, apports à la phylogénie des Proboscidea et des ongulés lophodontes</w:t>
+                <w:t xml:space="preserve">Paleobiogeography of Africa: How distinct from Gondwana and Laurasia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tassy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baâdi Bouya</w:t>
+                <w:t xml:space="preserve">Jean-Claude Rage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 241 (2), pp.224-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264853v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence du genre Cyclurus Agassiz (Poisson actinoptérygien, Amiidae) dans le Paléocène supérieur de Jibou (Transylvanie, Roumanie).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Codrea</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur Phosphatherium escuilliei (Mammalia, Proboscidea) de l'Éocène inférieur du Maroc, apports à la phylogénie des Proboscidea et des ongulés lophodontes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Gheerbrant</w:t>
+                <w:t xml:space="preserve">Jean Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baâdi Bouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10, pp.631-640</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (2), pp.239-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019291v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First palaeanodont (?pholidotan) mammal from the Eocene of Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Godinot</w:t>
+                <w:t xml:space="preserve">Présence du genre Cyclurus Agassiz (Poisson actinoptérygien, Amiidae) dans le Paléocène supérieur de Jibou (Transylvanie, Roumanie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Codrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50 (2), pp.209-218</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.631-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264872v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of subcomplete skeletons of mammals (Hyracoidea) in the Palaeogene of Africa (Libya).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First palaeanodont (?pholidotan) mammal from the Eocene of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (2), pp.209-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2003.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264876v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammifères des carrières de Grand Daoui, bassin des Ouled Abdoun, Maroc, Ypresian: un premier état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of subcomplete skeletons of mammals (Hyracoidea) in the Palaeogene of Africa (Libya).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bourdon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (3), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2003.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02264848v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new large mammal from the Ypresian of Morocco: Evidence of surprising diversity of early proboscideans</w:t>
+                <w:t xml:space="preserve">Les mammifères des carrières de Grand Daoui, bassin des Ouled Abdoun, Maroc, Ypresian: un premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mourer-Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (3), pp.493-506</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 174, pp.279 - 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264846v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST ASCERTAINED AFRICAN ''CONDYLARTH'' MAMMALS (PRIMITIVE UNGULATES: cf. BULBULODENTATA AND cf. PHENACODONTA) FROM THE EARLIEST YPRESIAN OF THE OULED ABDOUN BASIN, MOROCCO</w:t>
+                <w:t xml:space="preserve">A new large mammal from the Ypresian of Morocco: Evidence of surprising diversity of early proboscideans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Iarochène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (3), pp.493-506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1671/0272-4634(2001)021[0107:FAACMP]2.0.CO;2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264844v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de vertébrés dans les Calcaires de Rona (Thanétien ou Sparnacien), Transylvanie, Roumanie : les plus anciens mammifères cénozoïques d'Europe Orientale</w:t>
+                <w:t xml:space="preserve">FIRST ASCERTAINED AFRICAN ''CONDYLARTH'' MAMMALS (PRIMITIVE UNGULATES: cf. BULBULODENTATA AND cf. PHENACODONTA) FROM THE EARLIEST YPRESIAN OF THE OULED ABDOUN BASIN, MOROCCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vlad Codrea</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Hosu</w:t>
+                <w:t xml:space="preserve">Mohamed Iarochene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevket Sen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkader Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5169/seals-168687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp.107 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1671/0272-4634(2001)021[0107:FAACMP]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264843v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau mammifere insectivore (?Lipotyphla, ?Erinaceomorpha) de l'Eocène inférieur de Chambi (Tunisie)</w:t>
+                <w:t xml:space="preserve">Découverte de vertébrés dans les Calcaires de Rona (Thanétien ou Sparnacien), Transylvanie, Roumanie : les plus anciens mammifères cénozoïques d'Europe Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Codrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hartenberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandru Hosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+              <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02987988⟩</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-168687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264820v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOUVELLES DONNEES SUR LES MAMMIFERES DU THANETIEN ET DE L'YPRESIEN DU BASSIN D'OUARZAZATE (MAROC) ET LEUR CONTEXTE STRATIGRAPHIQUE</w:t>
+                <w:t xml:space="preserve">Nouveau mammifere insectivore (?Lipotyphla, ?Erinaceomorpha) de l'Eocène inférieur de Chambi (Tunisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marandat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Hartenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeovertebrata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02987988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264873v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOSPHATHERIUM ESCUILLIEI DU THANETIEN DU BASSIN DES OULED ABDOUN (MAROC), PLUS ANCIEN PROBOSCIDIEN (MAMMALIA) D'AFRIQUE</w:t>
+                <w:t xml:space="preserve">NOUVELLES DONNEES SUR LES MAMMIFERES DU THANETIEN ET DE L'YPRESIEN DU BASSIN D'OUARZAZATE (MAROC) ET LEUR CONTEXTE STRATIGRAPHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 31 (2), pp.247-269</w:t>
+              <w:t xml:space="preserve">Palaeovertebrata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (3-4), pp.155-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264840v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Palaeocene proboscidean from Morocco</w:t>
+                <w:t xml:space="preserve">PHOSPHATHERIUM ESCUILLIEI DU THANETIEN DU BASSIN DES OULED ABDOUN (MAROC), PLUS ANCIEN PROBOSCIDIEN (MAMMALIA) D'AFRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (2), pp.247-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264839v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau Primate Oligopithecinae (Simiiformes) de l'Oligocène inférieur de Taqah, Sultanat d'Oman</w:t>
+                <w:t xml:space="preserve">A Palaeocene proboscidean from Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zaher Al-Sulaimani</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 383, pp.68-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/383068a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264871v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammifères paléocènes du Bassin d'Ouarzazate (Maroc). III. Adapisoriculidae et autres mammifères (Carnivora,? Creodonta, Condylarthra,? Ungulata et incertae sedis)</w:t>
+                <w:t xml:space="preserve">Nouveau Primate Oligopithecinae (Simiiformes) de l'Oligocène inférieur de Taqah, Sultanat d'Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Al-Sulaimani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontographica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 237, 1-4, pp.39-132</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-01456292v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bustylus (Eutheria, Adapisoriculidae) and the absence of ascertained marsupials in the Palaeocene of Europe</w:t>
+                <w:t xml:space="preserve">Les mammifères paléocènes du Bassin d'Ouarzazate (Maroc). III. Adapisoriculidae et autres mammifères (Carnivora,? Creodonta, Condylarthra,? Ungulata et incertae sedis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeontographica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 237, 1-4, pp.39-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264830v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-01456292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of the genus Afrodon [Mammalia, Lipotyphla (?), Adapisoriculidae] in Europe; new data for the problem of trans-Tethyan relations between Africa and Europe around the K/T boundary</w:t>
+                <w:t xml:space="preserve">Bustylus (Eutheria, Adapisoriculidae) and the absence of ascertained marsupials in the Palaeocene of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald E Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.1991.tb00200.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0031-0182(89)90099-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264821v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence of the genus Afrodon [Mammalia, Lipotyphla (?), Adapisoriculidae] in Europe; new data for the problem of trans-Tethyan relations between Africa and Europe around the K/T boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 76, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0031-0182(89)90099-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrodon chleuhi nov. gen., nov. sp., &amp;quot;insectivore&amp;quot; (Mammalia, Eutheria) lipotyphlé (?) du Paléocène marocain : données préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02264823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7677,279 +7817,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights, biases and limits of long-term chemostratigraphy (organic carbon isotopes) on the age of mammals during the Paleogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PalEurAfrica congress: “Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Brussels, Belgium. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la chémostratigraphie « long-terme » (isotopes stables du carbone sur la matière organique) à la datation de mammifères durant le Paléogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2019 : « 25 ans de la Réserve Naturelle de Sainte-Victoire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7959,126 +8099,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of Mammals in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Letenneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lethiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johns Hopkins University Press. Johns Hopkins University Press, In press, 978-1-4214-5239-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56021/9781421452395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05338474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8088,1257 +8228,1257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microvertébrés fossiles d'Anoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcosmos : le monde caché des micro-restes de vertébrés fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vacant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfossiles : la boîte à outils du laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vacant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une faune tropicale africaine fossile dans la Peninsule Arabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoom sur les environnements fossiles du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bronnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gisements d'Oman à Microvertébrés africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Island Africa and vertebrate evolution: a review of data and working hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prasad, G.V.R.; Patnaik, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological consequences of Plate tectonics: New perspectives on Post-Gondwana break-up. A tribute to Ashok Sahni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Vertebrate Paleobiology and Paleoanthropology Book Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03026141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaving Gondwana: The Changing Position of the Indian Subcontinent in the Global Faunal Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.D. Hallidays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia A Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Scanferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prasad, GVR; Patnaik, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological consequences of Plate tectonics: New perspectives on Post-Gondwana break-up. - A Tribute to Ashok Sahni,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-249, 2020, Vertebrate Paleobiology and Paleoanthropology Book Series, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49753-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03028807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faunes de vertébrés marins et terrestres du Paléogène du Bassin d'Ouarzazate, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Lapparent de Broin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samir Zouhri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie des Vertébrés du Maroc: état des connaissances.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Géologique de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-525, 2017, Mémoires de la société géologique de France, 978-2853630993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02264868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitive Ungulates (&amp;quot;Condylarthra&amp;quot; and Stem Paenungulata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lars Werdelin; William Joseph Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cenozoic Mammals of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of California Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.563-571, 2010, 9780520257214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02264834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenungulata (Sirenia, Proboscidea, Hyracoidea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Domning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rose K.D. &amp; Archibald J.D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise of Placental Mammals: Origins and Relationships of the Major Extant Clades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johns Hopkins University Press, Baltimore, pp.84-105, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9406,51 +9546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40745713"/>
+    <w:nsid w:val="B3FC1A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9637,51 +9777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-gheerbrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-458X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110965159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05354485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7934/P5894" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09724-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.239" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouraghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chennouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mhamdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105932" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Folie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#252;cklin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1111339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03693015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-022-09613-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04234942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2197971" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#972; Kocsis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulianov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mouflih" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Khaldoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110523" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02612030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teodori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02957338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Swajda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02626224v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13255" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chakir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Kocsis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-020-09509-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02611992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.11.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kocsis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06792-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03101317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Seiffert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wighart von Koenigswald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-015-9317-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157556" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.12.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Astibia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2015.v41.n1.48658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089739" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Amaghzaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iacumin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2013.04.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.11.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788740v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmidis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheerbrant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Esteve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SDRC26-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264818v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.6.537" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goswami" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V.R. Prasad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Upchurch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Boyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khosla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNT4FJS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Visset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549515v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaghzaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vullo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Muizon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548770v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.08.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1Q78FX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264831v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900251106" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902940106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tabuce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118905v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iarochene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264813v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.03.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJB8S2V9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sudre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Codrea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dica" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Rose" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.12.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JNMJ5N1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264846v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iaroch&#232;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264844v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iarochene" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Moumni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2001)021[0107:FAACMP]2.0.CO;2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264843v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Codrea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Hosu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-168687" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hartenberger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02987988" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19XBDMRD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abrial" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marandat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bignot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264839v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/383068a0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06CC98FC2B3F74BD3BF5EE47A2F5722DDFF02B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264871v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al-Sulaimani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01456292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1991.tb00200.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX46CWT4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264821v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Russell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(89)90099-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93F59XKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05338474v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lethiers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56021/9781421452395" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vacant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c044" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c043" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890022v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c117" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c034" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03026141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Rage" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-49753-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03028807v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.D. Hallidays" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A Holroyd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Scanferla" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49753-8_9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geosoc.fr/actualites-sgf/166-actualites/1920-reedition-du-memoire-paleontologie-des-vertebres-du-maroc-etat-des-connaissance-les-pre-commandes-sont-ouvertes.html?highlight=WyJtYXJvYyJd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264834v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucpress.edu/book/9780520257214/cenozoic-mammals-of-africa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Domning" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-gheerbrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-458X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110965159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05354485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7934/P5894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09724-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouraghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chennouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mhamdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105932" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Folie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#252;cklin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1111339" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03693015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-022-09613-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04234942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2197971" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#972; Kocsis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulianov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mouflih" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Khaldoune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02612030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teodori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02957338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Swajda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02626224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-020-09509-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chakir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Kocsis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104219" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02611992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.11.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kocsis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06792-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03101317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Seiffert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wighart von Koenigswald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-015-9317-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.12.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZ2W5CD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Astibia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2015.v41.n1.48658" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089739" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Amaghzaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iacumin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2013.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGR74WJ1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.11.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJPZ0KV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmidis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheerbrant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Esteve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SDRC26-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.6.537" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godinot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goswami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V.R. Prasad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Upchurch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Boyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khosla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.12.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNT4FJS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Visset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaghzaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vullo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Muizon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548770v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1Q78FX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900251106" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902940106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200081v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200829v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tabuce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iarochene" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.03.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJB8S2V9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sudre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Codrea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dica" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Rose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.12.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JNMJ5N1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264848v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264846v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iaroch&#232;ne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iarochene" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Moumni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2001)021[0107:FAACMP]2.0.CO;2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264843v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Codrea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Hosu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-168687" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hartenberger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02987988" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19XBDMRD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264873v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abrial" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marandat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264840v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bignot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264839v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/383068a0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06CC98FC2B3F74BD3BF5EE47A2F5722DDFF02B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264871v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al-Sulaimani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01456292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264830v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1991.tb00200.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX46CWT4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264821v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Russell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(89)90099-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93F59XKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05338474v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lethiers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56021/9781421452395" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890045v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vacant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c044" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c043" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c117" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03026141v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Rage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-49753-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03028807v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.D. Hallidays" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A Holroyd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Scanferla" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49753-8_9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geosoc.fr/actualites-sgf/166-actualites/1920-reedition-du-memoire-paleontologie-des-vertebres-du-maroc-etat-des-connaissance-les-pre-commandes-sont-ouvertes.html?highlight=WyJtYXJvYyJd" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucpress.edu/book/9780520257214/cenozoic-mammals-of-africa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020848v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Domning" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>