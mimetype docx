--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -165,7649 +165,7753 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium Pickford, Senut, Morales, Mein &amp; Sanchez, 2008 from the middle Eocene of Namibia</w:t>
+                <w:t xml:space="preserve">First evidence of co-occurrence of multituberculate and eutherian mammals in the Cretaceous of Western Europe – palaeobiogeographical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Billet</w:t>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pickford</w:t>
+                <w:t xml:space="preserve">Yves Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (8), </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 163, pp.e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0016756826100673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571428v1</w:t>
+                <w:t xml:space="preserve">mnhn-05626882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium from the middle Eocene of Namibia (project)</w:t>
+                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium Pickford, Senut, Morales, Mein &amp; Sanchez, 2008 from the middle Eocene of Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pickford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47 (8), pp.343-366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7934/P5894⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 47 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05354485v1</w:t>
+                <w:t xml:space="preserve">hal-05571428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy and evolutionary history of peradectids (Metatheria): New data from the early Eocene of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium from the middle Eocene of Namibia (project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-024-09724-5⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (8), pp.343-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7934/P5894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663420v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05354485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Taxonomy and evolutionary history of peradectids (Metatheria): new data from the early Eocene of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Taxonomy and evolutionary history of peradectids (Metatheria): New data from the early Eocene of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Gernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-024-09724-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04670110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium from the middle Eocene of Namibia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D models related to the publication: Taxonomy and evolutionary history of peradectids (Metatheria): new data from the early Eocene of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Gernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.e239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04712489v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Gondwanan perspective on the Jurassic-Cretaceous transition from the Tithonian-Berriasian interval of southeastern Morocco</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data on the earliest known arsinoitheriid embrithopod (Mammalia, Paenungulata), Namatherium from the middle Eocene of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04712422v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04712489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeobiology and palaeobiogeography of amphibians and reptiles: An homage to Jean-Claude Rage – Part II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Gondwanan perspective on the Jurassic-Cretaceous transition from the Tithonian-Berriasian interval of southeastern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aouraghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Chennouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Folie</w:t>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Buffetaut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+                <w:t xml:space="preserve">Hicham Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a11⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.105932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2024.105932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04235667v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04712422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gisements à vertébrés continentaux du Paléogène (Oligocène inférieur) d’Oman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeobiology and palaeobiogeography of amphibians and reptiles: An homage to Jean-Claude Rage – Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Folie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Houssaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (11), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2023v22a11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04712441v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04235667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: African vertebrates through times</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gisements à vertébrés continentaux du Paléogène (Oligocène inférieur) d’Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rücklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors Serie (2), pp.102-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.1111339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04235456v1</w:t>
+                <w:t xml:space="preserve">mnhn-04712441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An African Radiation of ‘Dryolestoidea’ (Donodontidae, Cladotheria) and its Significance for Mammalian Evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: African vertebrates through times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Martin</w:t>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Allain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Rücklin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10914-022-09613-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.1111339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03693015v1</w:t>
+                <w:t xml:space="preserve">mnhn-04235456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral radiation of paenungulate mammals (Paenungulatomorpha)—new evidence from the Paleocene of Morocco</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An African Radiation of ‘Dryolestoidea’ (Donodontidae, Cladotheria) and its Significance for Mammalian Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724634.2023.2197971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-022-09613-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04234942v1</w:t>
+                <w:t xml:space="preserve">mnhn-03693015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical investigation of the taphonomy, stratigraphy, and palaeoecology of the mammals from the Ouled Abdoun Basin (Paleocene-Eocene of Morocco)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancestral radiation of paenungulate mammals (Paenungulatomorpha)—new evidence from the Paleocene of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.e2197971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2023.2197971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269557v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04234942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enigmatic specialized new eutherian mammal from the Late Cretaceous of Western Europe (Northern Pyrenees)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical investigation of the taphonomy, stratigraphy, and palaeoecology of the mammals from the Ouled Abdoun Basin (Paleocene-Eocene of Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lászlό Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ulianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Khaldoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Teodori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (13), pp.207-223. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 577, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02612030v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stagodontid mammal from the mid-Cretaceous of France confirms the Euramerican distribution of early marsupialiforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An enigmatic specialized new eutherian mammal from the Late Cretaceous of Western Europe (Northern Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vullo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Néraudeau</w:t>
+                <w:t xml:space="preserve">Dominique Teodori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110034⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (13), pp.207-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02957338v1</w:t>
+                <w:t xml:space="preserve">mnhn-02612030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stagodontid mammal from the mid-Cretaceous of France confirms the Euramerican distribution of early marsupialiforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Beurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Swajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vautrin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Néraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 560, pp.110034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432979v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02957338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrosal and bony labyrinth morphology of the stem paenungulate mammal (Paenungulatomorpha) Ocepeia daouiensis from the Paleocene of Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New remains of Lophiaspis maurettei (Mammalia, Perissodactyla) from the early Eocene of France and the implications for the origin of the Lophiodontidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.e1878200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.13255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2020.1878200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02626224v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest Embrithopod Mammals (Afrotheria, Tethytheria) from the Early Eocene of Morocco: Anatomy, Systematics and Phylogenetic Significance</w:t>
+                <w:t xml:space="preserve">Petrosal and bony labyrinth morphology of the stem paenungulate mammal (Paenungulatomorpha) Ocepeia daouiensis from the Paleocene of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10914-020-09509-6⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004226v1</w:t>
+                <w:t xml:space="preserve">mnhn-02626224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinoflagellate cyst evidence for the age, palaeoenvironment and paleoclimate of a new Cretaceous–Paleogene (K/Pg) boundary section at the Bou Angueur syncline, Middle Atlas, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Hssaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106, pp.104219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02364920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the microvertebrate fauna from the Upper Jurassic or lowest Cretaceous of Ksar Metlili (Anoual Syncline, eastern Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Haddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 157 (3), pp.367 - 392. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0016756819000761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03004245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte dans le bassin à phosphates des Ouled Abdoun (Maroc) des plus anciens mammifères embrithopodes (Paenungulata, Tethytheria)</w:t>
+                <w:t xml:space="preserve">Earliest Embrithopod Mammals (Afrotheria, Tethytheria) from the Early Eocene of Morocco: Anatomy, Systematics and Phylogenetic Significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Khaldoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-020-09509-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02611992v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First European ‘Isectolophidae’ (Mammalia, Perissodactyla): Chowliia europea , sp. nov., from the lower Eocene of Le Quesnoy, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découverte dans le bassin à phosphates des Ouled Abdoun (Maroc) des plus anciens mammifères embrithopodes (Paenungulata, Tethytheria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2018.1487448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02364887v1</w:t>
+                <w:t xml:space="preserve">mnhn-02611992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléobiologie et paléobiogéographie des amphibiens et reptiles : un hommage à Jean-Claude Rage – 1re partie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Houssaye</w:t>
+                <w:t xml:space="preserve">First European ‘Isectolophidae’ (Mammalia, Perissodactyla): Chowliia europea , sp. nov., from the lower Eocene of Le Quesnoy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bronnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (4), pp.(1)-(9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2018.1487448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451171v1</w:t>
+                <w:t xml:space="preserve">mnhn-02364887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early African Fossils Elucidate the Origin of Embrithopod Mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléobiologie et paléobiogéographie des amphibiens et reptiles : un hommage à Jean-Claude Rage – 1re partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Folie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Houssaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (13), pp.2167 - 2173.e2. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (7), pp.693-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845698v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vertébrés des phosphates crétacés-paléogènes (72,1-47,8 Ma) du Maroc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early African Fossils Elucidate the Origin of Embrithopod Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Noubhani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">László Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (13), pp.2167 - 2173.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953881v1</w:t>
+                <w:t xml:space="preserve">hal-01845698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique Cretaceous–Paleogene lineage of piranha-jawed pycnodont fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vullo</w:t>
+                <w:t xml:space="preserve">Les Vertébrés des phosphates crétacés-paléogènes (72,1-47,8 Ma) du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Cavin</w:t>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouziane Khalloufi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+                <w:t xml:space="preserve">Stéphane Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paléontologie des vertébrés du Maroc : état des connaissances, t.180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574663v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tooth Enamel Microstructure of Living and Extinct Hyracoids Reveals Unique Enamel Types Among Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Seiffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léanie Alloing-Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wighart von Koenigswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (1), pp.91-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10914-015-9317-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Afrotherian and Laurasiatherian Ungulate-Like Mammals: First Morphological Evidence from the Paleocene of Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+                <w:t xml:space="preserve">A unique Cretaceous–Paleogene lineage of piranha-jawed pycnodont fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Filippo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0157556. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.6802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06792-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360173v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual changes in upwelled seawater conditions (redox, pH) from the late Cretaceous through early Paleogene at the northwest coast of Africa: Negative Ce anomaly trend recorded in fossil bio-apatite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of Afrotherian and Laurasiatherian Ungulate-Like Mammals: First Morphological Evidence from the Paleocene of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.12.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.e0157556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02264875v1</w:t>
+                <w:t xml:space="preserve">hal-01360173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guelb el Ahmar (Bathonian, Anoual Syncline, eastern Morocco): First continental flora and fauna including mammals from the Middle Jurassic of Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Monbaron</w:t>
+                <w:t xml:space="preserve">Gradual changes in upwelled seawater conditions (redox, pH) from the late Cretaceous through early Paleogene at the northwest coast of Africa: Negative Ce anomaly trend recorded in fossil bio-apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lászlό Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ulianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 421, pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01163723v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cretaceous continental and marine vertebrate assemblages of the Laño Quarry (Basque-Cantabrian Region, Iberian Peninsula): an update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guelb el Ahmar (Bathonian, Anoual Syncline, eastern Morocco): First continental flora and fauna including mammals from the Middle Jurassic of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Haddoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Meslouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Pereda-Suberbiola</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Bardet</w:t>
+                <w:t xml:space="preserve">Michel Monbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iberian Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5209/rev_JIGE.2015.v41.n1.48658⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.290-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026123v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01163723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocepeia (Middle Paleocene of Morocco): the Oldest Skull of an Afrotherian Mammal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+                <w:t xml:space="preserve">Late Cretaceous continental and marine vertebrate assemblages of the Laño Quarry (Basque-Cantabrian Region, Iberian Peninsula): an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pereda-Suberbiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Astibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baâdi Bouya</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Iberian Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.101-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/rev_JIGE.2015.v41.n1.48658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264867v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First carbon isotope chemostratigraphy of the Ouled Abdoun phosphate Basin, Morocco; implications for dating and evolution of earliest African placental mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocepeia (Middle Paleocene of Morocco): the Oldest Skull of an Afrotherian Mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baâdi Bouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Yans</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlène Letenneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264877v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive stable isotope investigation of marine biogenic apatite from the late Cretaceous–early Eocene phosphate series of Morocco</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">First carbon isotope chemostratigraphy of the Ouled Abdoun phosphate Basin, Morocco; implications for dating and evolution of earliest African placental mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Barek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baâdi Bouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Yans</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Iacumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 394, pp.74-88. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (1), pp.257-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027393v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale characterization of exceptionally preserved bacterial fossils in Paleocene phosphorites from Ouled Abdoun (Morocco)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bouya</w:t>
+                <w:t xml:space="preserve">Comprehensive stable isotope investigation of marine biogenic apatite from the late Cretaceous–early Eocene phosphate series of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lászlό Kocsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12022⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 394, pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788740v1</w:t>
+                <w:t xml:space="preserve">hal-03027393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition to the Late Cretaceous Laño mammal faunule (Spain) and to the knowledge of European &amp;quot;Zhelestidae&amp;quot; (Lainodontinae nov.)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanometer-scale characterization of exceptionally preserved bacterial fossils in Paleocene phosphorites from Ouled Abdoun (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cosmidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.139-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.6.537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264818v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et diversification des mammifères modernes</w:t>
+                <w:t xml:space="preserve">Addition to the Late Cretaceous Laño mammal faunule (Spain) and to the knowledge of European &amp;quot;Zhelestidae&amp;quot; (Lainodontinae nov.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Astibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.6.537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02264836v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the Oxyaenidae from the Early Eocene of Europe; biostratigraphic, paleobiogeographic and paleoecologic implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Godinot</w:t>
+                <w:t xml:space="preserve">Origine et diversification des mammifères modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (2), pp.41</w:t>
+              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629654v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiation or arboreal eutherian mammals beginning in the Late Cretaceous of India.</w:t>
+                <w:t xml:space="preserve">New data on the Oxyaenidae from the Early Eocene of Europe; biostratigraphic, paleobiogeographic and paleoecologic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goswami</w:t>
+                <w:t xml:space="preserve">F. Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.V.R. Prasad</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108, pp.16333-16338</w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2), pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721309v1</w:t>
+                <w:t xml:space="preserve">hal-00629654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mammal evidence from the late Cretaceous of India for biotic dispersal between India and Africa at the KT transition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">A radiation or arboreal eutherian mammals beginning in the Late Cretaceous of India.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.V.R. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Verma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">P. Upchurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Khosla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108, pp.16333-16338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00629320v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earliest skull. With a word on Hezy Shoshani.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">First mammal evidence from the late Cretaceous of India for biotic dispersal between India and Africa at the KT transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.V.R. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khosla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1-2), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552900v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further evidence of the African antiquity of hyaenodontid (&amp;quot;Creodonta&amp;quot;, Mammalia) evolution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">The earliest skull. With a word on Hezy Shoshani.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Visset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bouya</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 156 (4), pp.827-846</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, HS3, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549515v1</w:t>
+                <w:t xml:space="preserve">hal-00552900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oldest modern therian mammal from Europe and its bearing on stem marsupial paleobiogeography.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Further evidence of the African antiquity of hyaenodontid (&amp;quot;Creodonta&amp;quot;, Mammalia) evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Muizon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Néraudeau</w:t>
+                <w:t xml:space="preserve">M. Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (47), pp.19910-19915</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (4), pp.827-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549961v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'origine et l'évolution des éléphants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">The oldest modern therian mammal from Europe and its bearing on stem marsupial paleobiogeography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Tassy</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Muizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Néraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (47), pp.19910-19915</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00548770v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lutétien</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'origine et l'évolution des éléphants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2-3), pp.281-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687998v1</w:t>
+                <w:t xml:space="preserve">hal-00548770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleocene emergence of elephant relatives and the rapid radiation of African ungulates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le lutétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264831v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oldest modern therian mammal from Europe and its bearing on stem marsupial paleobiogeography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian de Muizon</w:t>
+                <w:t xml:space="preserve">Paleocene emergence of elephant relatives and the rapid radiation of African ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (47), pp.19910-19915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0902940106⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 106 (26), pp.10717-10721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0900251106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00562467v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première description du squelette d'un Mammifère Hyracoïde du Paléogène : Saghatherium antiquum de l'Oligocène inférieur de Jebel al Hasawnah, Libye.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">The oldest modern therian mammal from Europe and its bearing on stem marsupial paleobiogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peigné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Thomas</w:t>
+                <w:t xml:space="preserve">Christian de Muizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontographica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (47), pp.19910-19915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0902940106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200081v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00562467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the tooth enamel microstructure in the earliest proboscideans (Mammalia).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première description du squelette d'un Mammifère Hyracoïde du Paléogène : Saghatherium antiquum de l'Oligocène inférieur de Jebel al Hasawnah, Libye.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tabuce</w:t>
+                <w:t xml:space="preserve">S. Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Gheerbrant</w:t>
+                <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 149 (4), pp.611-628</w:t>
+              <w:t xml:space="preserve">Palaeontographica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.93-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200829v1</w:t>
+                <w:t xml:space="preserve">hal-00200081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early African hyaenodontid mammals and their bearing on the origin of the Creodonta. Geological Magazine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Evolution of the tooth enamel microstructure in the earliest proboscideans (Mammalia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Bouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 143(4), pp.475-489</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 149 (4), pp.611-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118905v1</w:t>
+                <w:t xml:space="preserve">hal-00200829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleobiogeography of Africa: How distinct from Gondwana and Laurasia?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rage</w:t>
+                <w:t xml:space="preserve">Early African hyaenodontid mammals and their bearing on the origin of the Creodonta. Geological Magazine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iarochene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 143(4), pp.475-489</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264813v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur Phosphatherium escuilliei (Mammalia, Proboscidea) de l'Éocène inférieur du Maroc, apports à la phylogénie des Proboscidea et des ongulés lophodontes</w:t>
+                <w:t xml:space="preserve">Paleobiogeography of Africa: How distinct from Gondwana and Laurasia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baâdi Bouya</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 241 (2), pp.224-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264853v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence du genre Cyclurus Agassiz (Poisson actinoptérygien, Amiidae) dans le Paléocène supérieur de Jibou (Transylvanie, Roumanie).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données sur Phosphatherium escuilliei (Mammalia, Proboscidea) de l'Éocène inférieur du Maroc, apports à la phylogénie des Proboscidea et des ongulés lophodontes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gaudant</w:t>
+                <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Codrea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Gheerbrant</w:t>
+                <w:t xml:space="preserve">Pascal Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baâdi Bouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10, pp.631-640</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (2), pp.239-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019291v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First palaeanodont (?pholidotan) mammal from the Eocene of Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+                <w:t xml:space="preserve">Présence du genre Cyclurus Agassiz (Poisson actinoptérygien, Amiidae) dans le Paléocène supérieur de Jibou (Transylvanie, Roumanie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth D Rose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Godinot</w:t>
+                <w:t xml:space="preserve">V. Codrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50 (2), pp.209-218</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.631-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264872v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of subcomplete skeletons of mammals (Hyracoidea) in the Palaeogene of Africa (Libya).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First palaeanodont (?pholidotan) mammal from the Eocene of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
+                <w:t xml:space="preserve">Kenneth D Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (2), pp.209-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264876v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammifères des carrières de Grand Daoui, bassin des Ouled Abdoun, Maroc, Ypresian: un premier état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of subcomplete skeletons of mammals (Hyracoidea) in the Palaeogene of Africa (Libya).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (3), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2003.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264848v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new large mammal from the Ypresian of Morocco: Evidence of surprising diversity of early proboscideans</w:t>
+                <w:t xml:space="preserve">Les mammifères des carrières de Grand Daoui, bassin des Ouled Abdoun, Maroc, Ypresian: un premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Iarochène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+                <w:t xml:space="preserve">Cécile Mourer-Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (3), pp.493-506</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 174, pp.279 - 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02264846v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST ASCERTAINED AFRICAN ''CONDYLARTH'' MAMMALS (PRIMITIVE UNGULATES: cf. BULBULODENTATA AND cf. PHENACODONTA) FROM THE EARLIEST YPRESIAN OF THE OULED ABDOUN BASIN, MOROCCO</w:t>
+                <w:t xml:space="preserve">A new large mammal from the Ypresian of Morocco: Evidence of surprising diversity of early proboscideans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Iarochene</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Moumni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Iarochène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Amaghzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (3), pp.493-506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264844v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de vertébrés dans les Calcaires de Rona (Thanétien ou Sparnacien), Transylvanie, Roumanie : les plus anciens mammifères cénozoïques d'Europe Orientale</w:t>
+                <w:t xml:space="preserve">FIRST ASCERTAINED AFRICAN ''CONDYLARTH'' MAMMALS (PRIMITIVE UNGULATES: cf. BULBULODENTATA AND cf. PHENACODONTA) FROM THE EARLIEST YPRESIAN OF THE OULED ABDOUN BASIN, MOROCCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Iarochene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Codrea</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkader Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5169/seals-168687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp.107 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1671/0272-4634(2001)021[0107:FAACMP]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264843v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau mammifere insectivore (?Lipotyphla, ?Erinaceomorpha) de l'Eocène inférieur de Chambi (Tunisie)</w:t>
+                <w:t xml:space="preserve">Découverte de vertébrés dans les Calcaires de Rona (Thanétien ou Sparnacien), Transylvanie, Roumanie : les plus anciens mammifères cénozoïques d'Europe Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Codrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Hosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Hartenberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Guernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+              <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02987988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5169/seals-168687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264820v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOUVELLES DONNEES SUR LES MAMMIFERES DU THANETIEN ET DE L'YPRESIEN DU BASSIN D'OUARZAZATE (MAROC) ET LEUR CONTEXTE STRATIGRAPHIQUE</w:t>
+                <w:t xml:space="preserve">Nouveau mammifere insectivore (?Lipotyphla, ?Erinaceomorpha) de l'Eocène inférieur de Chambi (Tunisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hartenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeovertebrata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02987988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264873v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOSPHATHERIUM ESCUILLIEI DU THANETIEN DU BASSIN DES OULED ABDOUN (MAROC), PLUS ANCIEN PROBOSCIDIEN (MAMMALIA) D'AFRIQUE</w:t>
+                <w:t xml:space="preserve">NOUVELLES DONNEES SUR LES MAMMIFERES DU THANETIEN ET DE L'YPRESIEN DU BASSIN D'OUARZAZATE (MAROC) ET LEUR CONTEXTE STRATIGRAPHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Cappetta</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bignot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 31 (2), pp.247-269</w:t>
+              <w:t xml:space="preserve">Palaeovertebrata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (3-4), pp.155-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02264840v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Palaeocene proboscidean from Morocco</w:t>
+                <w:t xml:space="preserve">PHOSPHATHERIUM ESCUILLIEI DU THANETIEN DU BASSIN DES OULED ABDOUN (MAROC), PLUS ANCIEN PROBOSCIDIEN (MAMMALIA) D'AFRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (2), pp.247-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/383068a0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264839v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau Primate Oligopithecinae (Simiiformes) de l'Oligocène inférieur de Taqah, Sultanat d'Oman</w:t>
+                <w:t xml:space="preserve">A Palaeocene proboscidean from Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zaher Al-Sulaimani</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 383, pp.68-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/383068a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02264871v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammifères paléocènes du Bassin d'Ouarzazate (Maroc). III. Adapisoriculidae et autres mammifères (Carnivora,? Creodonta, Condylarthra,? Ungulata et incertae sedis)</w:t>
+                <w:t xml:space="preserve">Nouveau Primate Oligopithecinae (Simiiformes) de l'Oligocène inférieur de Taqah, Sultanat d'Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Al-Sulaimani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontographica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 237, 1-4, pp.39-132</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-01456292v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bustylus (Eutheria, Adapisoriculidae) and the absence of ascertained marsupials in the Palaeocene of Europe</w:t>
+                <w:t xml:space="preserve">Les mammifères paléocènes du Bassin d'Ouarzazate (Maroc). III. Adapisoriculidae et autres mammifères (Carnivora,? Creodonta, Condylarthra,? Ungulata et incertae sedis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeontographica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 237, 1-4, pp.39-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02264830v1</w:t>
+                <w:t xml:space="preserve">mnhn-01456292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of the genus Afrodon [Mammalia, Lipotyphla (?), Adapisoriculidae] in Europe; new data for the problem of trans-Tethyan relations between Africa and Europe around the K/T boundary</w:t>
+                <w:t xml:space="preserve">Bustylus (Eutheria, Adapisoriculidae) and the absence of ascertained marsupials in the Palaeocene of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald E Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.1991.tb00200.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0031-0182(89)90099-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02264821v1</w:t>
+                <w:t xml:space="preserve">mnhn-02264830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence of the genus Afrodon [Mammalia, Lipotyphla (?), Adapisoriculidae] in Europe; new data for the problem of trans-Tethyan relations between Africa and Europe around the K/T boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 76, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0031-0182(89)90099-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02264821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afrodon chleuhi nov. gen., nov. sp., &amp;quot;insectivore&amp;quot; (Mammalia, Eutheria) lipotyphlé (?) du Paléocène marocain : données préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02264823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7817,279 +7921,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights, biases and limits of long-term chemostratigraphy (organic carbon isotopes) on the age of mammals during the Paleogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PalEurAfrica congress: “Evolution and Paleoenvironment of Early Modern Vertebrates during the Paleogene”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Brussels, Belgium. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la chémostratigraphie « long-terme » (isotopes stables du carbone sur la matière organique) à la datation de mammifères durant le Paléogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Yans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Association Paléontologique Française (APF) 2019 : « 25 ans de la Réserve Naturelle de Sainte-Victoire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8099,126 +8203,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of Mammals in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Letenneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lethiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johns Hopkins University Press. Johns Hopkins University Press, In press, 978-1-4214-5239-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56021/9781421452395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05338474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8228,1257 +8332,1257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microvertébrés fossiles d'Anoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Jalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcosmos : le monde caché des micro-restes de vertébrés fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vacant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfossiles : la boîte à outils du laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vacant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une faune tropicale africaine fossile dans la Peninsule Arabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoom sur les environnements fossiles du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bronnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gisements d'Oman à Microvertébrés africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03890006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Island Africa and vertebrate evolution: a review of data and working hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prasad, G.V.R.; Patnaik, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological consequences of Plate tectonics: New perspectives on Post-Gondwana break-up. A tribute to Ashok Sahni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Vertebrate Paleobiology and Paleoanthropology Book Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03026141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaving Gondwana: The Changing Position of the Indian Subcontinent in the Global Faunal Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J.D. Hallidays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia A Holroyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Scanferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prasad, GVR; Patnaik, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological consequences of Plate tectonics: New perspectives on Post-Gondwana break-up. - A Tribute to Ashok Sahni,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-249, 2020, Vertebrate Paleobiology and Paleoanthropology Book Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49753-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03028807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faunes de vertébrés marins et terrestres du Paléogène du Bassin d'Ouarzazate, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Lapparent de Broin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samir Zouhri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie des Vertébrés du Maroc: état des connaissances.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Géologique de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-525, 2017, Mémoires de la société géologique de France, 978-2853630993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02264868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitive Ungulates (&amp;quot;Condylarthra&amp;quot; and Stem Paenungulata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lars Werdelin; William Joseph Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cenozoic Mammals of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of California Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.563-571, 2010, 9780520257214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02264834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paenungulata (Sirenia, Proboscidea, Hyracoidea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gheerbrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Domning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rose K.D. &amp; Archibald J.D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise of Placental Mammals: Origins and Relationships of the Major Extant Clades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johns Hopkins University Press, Baltimore, pp.84-105, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9546,51 +9650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3FC1A6C"/>
+    <w:nsid w:val="98619F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9777,51 +9881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-gheerbrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-458X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110965159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05354485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7934/P5894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09724-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouraghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chennouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mhamdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105932" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Folie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#252;cklin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1111339" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03693015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-022-09613-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04234942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2197971" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#972; Kocsis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulianov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mouflih" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Khaldoune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02612030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teodori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02957338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Swajda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02626224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-020-09509-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chakir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Kocsis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104219" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02611992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.11.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kocsis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06792-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03101317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Seiffert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wighart von Koenigswald" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-015-9317-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.12.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZ2W5CD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Astibia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2015.v41.n1.48658" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089739" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Amaghzaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iacumin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2013.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGR74WJ1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.11.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJPZ0KV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmidis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheerbrant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Esteve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SDRC26-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.6.537" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godinot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goswami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V.R. Prasad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Upchurch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Boyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khosla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.12.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNT4FJS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Visset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaghzaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vullo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Muizon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548770v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1Q78FX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900251106" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902940106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200081v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200829v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tabuce" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iarochene" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.03.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJB8S2V9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sudre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Codrea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dica" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Rose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264876v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.12.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JNMJ5N1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264848v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264846v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iaroch&#232;ne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iarochene" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Moumni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2001)021[0107:FAACMP]2.0.CO;2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264843v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Codrea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Hosu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-168687" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hartenberger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02987988" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19XBDMRD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264873v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abrial" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marandat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264840v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bignot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264839v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/383068a0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06CC98FC2B3F74BD3BF5EE47A2F5722DDFF02B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264871v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al-Sulaimani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01456292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264830v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1991.tb00200.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX46CWT4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264821v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Russell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(89)90099-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93F59XKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05338474v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lethiers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56021/9781421452395" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890045v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vacant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c044" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c043" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c117" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03026141v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Rage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-49753-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03028807v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.D. Hallidays" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A Holroyd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Scanferla" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49753-8_9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geosoc.fr/actualites-sgf/166-actualites/1920-reedition-du-memoire-paleontologie-des-vertebres-du-maroc-etat-des-connaissance-les-pre-commandes-sont-ouvertes.html?highlight=WyJtYXJvYyJd" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucpress.edu/book/9780520257214/cenozoic-mammals-of-africa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020848v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Domning" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-gheerbrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-458X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110965159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05626882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756826100673" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05354485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7934/P5894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Gernelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marandat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-024-09724-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouraghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Chennouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Haddoumi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mhamdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105932" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Folie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04712441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04235456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#252;cklin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.1111339" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03693015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-022-09613-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04234942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2197971" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#972; Kocsis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulianov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mouflih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Khaldoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110523" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02612030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teodori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02957338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Swajda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bronnert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2020.1878200" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02626224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chakir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Kocsis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104219" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756819000761" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-020-09509-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02611992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02364887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1487448" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.11.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01845698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kocsis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.05.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01953881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Noubhani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cappetta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03101317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Seiffert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wighart von Koenigswald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-015-9317-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cavin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06792-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Filippo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.12.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZ2W5CD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Meslouh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monbaron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.12.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Corral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Astibia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2015.v41.n1.48658" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089739" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Yans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Amaghzaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iacumin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2013.04.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGR74WJ1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03027393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJPZ0KV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmidis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benzerara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gheerbrant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Esteve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SDRC26-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264818v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.6.537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sol&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godinot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721309v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goswami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V.R. Prasad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Upchurch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Boyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khosla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.12.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNT4FJS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Visset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amaghzaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549961v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vullo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Muizon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548770v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.08.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1Q78FX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0900251106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562467v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Muizon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902940106" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tabuce" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iarochene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264813v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.03.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJB8S2V9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sudre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Codrea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dica" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Rose" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2003.12.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JNMJ5N1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264846v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iaroch&#232;ne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Iarochene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Moumni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1671/0272-4634(2001)021[0107:FAACMP]2.0.CO;2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Codrea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Hosu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-168687" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hartenberger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02987988" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19XBDMRD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Abrial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marandat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264840v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bignot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264839v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/383068a0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06CC98FC2B3F74BD3BF5EE47A2F5722DDFF02B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al-Sulaimani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01456292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.1991.tb00200.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX46CWT4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Russell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(89)90099-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93F59XKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264823v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291195v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Noiret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291185v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05338474v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lethiers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56021/9781421452395" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c100" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890045v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vacant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c044" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890038v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c043" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890022v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c117" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890032v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Sol&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03890006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c034" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03026141v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Rage" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-49753-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03028807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.D. Hallidays" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A Holroyd" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Scanferla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49753-8_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geosoc.fr/actualites-sgf/166-actualites/1920-reedition-du-memoire-paleontologie-des-vertebres-du-maroc-etat-des-connaissance-les-pre-commandes-sont-ouvertes.html?highlight=WyJtYXJvYyJd" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264834v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucpress.edu/book/9780520257214/cenozoic-mammals-of-africa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Domning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>