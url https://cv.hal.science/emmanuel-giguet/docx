--- v0 (2026-04-02)
+++ v1 (2026-05-04)
@@ -595,51 +595,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1886,709 +1886,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Forgery Detection by Bitstream Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Forensics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colour and Visual Computing Symposium 2022 (CVCS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gjøvik, Norway</w:t>
+              <w:t xml:space="preserve">Finse Cyber Security Winter School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Finse, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776086v1</w:t>
+                <w:t xml:space="preserve">hal-03779797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bitstream pour la détection de Falsification Video</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Video Forgery Detection by Bitstream Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Merly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colour and Visual Computing Symposium 2022 (CVCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gjøvik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745893v1</w:t>
+                <w:t xml:space="preserve">hal-03776086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GREYC@FinTOC-2022: Handling Document Layout and Structure in Native PDF Bundle of Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du bitstream pour la détection de Falsification Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Canchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Financial Narrative Processing Workshop (FNP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.100-104</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741656v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinterroger l'édition numérique et la consultation d'oeuvres anciennes : traçabilité, accessibilité, interprétabilité</w:t>
+                <w:t xml:space="preserve">GREYC@FinTOC-2022: Handling Document Layout and Structure in Native PDF Bundle of Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Roger</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e conférence sur le Traitement Automatique des Langues Naturelles / Atelier TAL et Humanités Numériques (TAL-HN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.56-65</w:t>
+              <w:t xml:space="preserve">4th Financial Narrative Processing Workshop (FNP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.100-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701472v1</w:t>
+                <w:t xml:space="preserve">hal-03741656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Forensics</w:t>
+                <w:t xml:space="preserve">Réinterroger l'édition numérique et la consultation d'oeuvres anciennes : traçabilité, accessibilité, interprétabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finse Cyber Security Winter School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Finse, Norway</w:t>
+              <w:t xml:space="preserve">29e conférence sur le Traitement Automatique des Langues Naturelles / Atelier TAL et Humanités Numériques (TAL-HN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779797v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel at the FinSBD-2 task : Extracting Lists and Sentences from PDF Documents: a model-driven end-to-end approach to PDF document analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-COTE – Extraction de Contenus Textuels du Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Financial Technology and Natural Language Processing in conjunction with IJCAI-PRICAI 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Kyoto, Japan. pp.67-74</w:t>
+              <w:t xml:space="preserve">TALN-RECITAL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097523v1</w:t>
+                <w:t xml:space="preserve">hal-03382641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-COTE – Extraction de Contenus Textuels du Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel at the FinSBD-2 task : Extracting Lists and Sentences from PDF Documents: a model-driven end-to-end approach to PDF document analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN-RECITAL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Second Workshop on Financial Technology and Natural Language Processing in conjunction with IJCAI-PRICAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Kyoto, Japan. pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382641v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel@FinTOC-2021: Taking Advantage of Images and Vectorial Shapes in Native PDF Document Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lancaster, United Kingdom. pp.70-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2626,51 +2626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel@FinTOC’2 Shared Task: Title Detection and Structure Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel@FinTOC-2019 Shared Task : TOC Extraction and Title Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second Financial Narrative Processing Workshop (FNP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Turku, Finland. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3272,908 +3272,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de zones parallèles à l’intérieur de multi-documents pour l’alignement multilingue</w:t>
+                <w:t xml:space="preserve">Multilingual corpus allows automatic detection of parallel areas in pairs of documents and semantic matching of lemmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Rigouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">CILC,V International Conference on Corpus Linguistics / V Congreso Internacional de Lingüística de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074950v1</w:t>
+                <w:t xml:space="preserve">hal-01074172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual corpus allows automatic detection of parallel areas in pairs of documents and semantic matching of lemmas</w:t>
+                <w:t xml:space="preserve">Détection de zones parallèles à l’intérieur de multi-documents pour l’alignement multilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Rigouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CILC,V International Conference on Corpus Linguistics / V Congreso Internacional de Lingüística de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074172v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies pour l'anonymisation systématique d'un corpus d'interactions plurilingues</w:t>
+                <w:t xml:space="preserve">Anonymisation semi-automatique de corpus d'interactions éléments pour une méthode interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Marie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercompréhension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.1-21</w:t>
+              <w:t xml:space="preserve">JOurnées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00718390v1</w:t>
+                <w:t xml:space="preserve">edutice-00720211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Granularity to Bootstrap a Multilingual Method of Document Alignment: Character N-grams or Word N-grams?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïs Rigouste</w:t>
+                <w:t xml:space="preserve">Stratégies pour l'anonymisation systématique d'un corpus d'interactions plurilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reffay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Corpus Linguistics (CILC2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intercompréhension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.671⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01074240v1</w:t>
+                <w:t xml:space="preserve">edutice-00718390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymisation semi-automatique de corpus d'interactions éléments pour une méthode interactive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Allaire</w:t>
+                <w:t xml:space="preserve">Which Granularity to Bootstrap a Multilingual Method of Document Alignment: Character N-grams or Word N-grams?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Rigouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOurnées Communication et Apprentissage Instrumentés en Réseau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Corpus Linguistics (CILC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, University of Alicante, Spain. pp.473-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00720211v1</w:t>
+                <w:t xml:space="preserve">hal-01074240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Book Structure Extraction Competition with the Resurgence software for part and chapter detection at Caen University</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deft 2011: appariements de résumés et d'articles scientifiques fondés sur des distributions de chaînes de caractères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INEX'10 Proceedings of the 9th international conference on Initiative for the evaluation of XML retrieval: comparative evaluation of focused retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Saarbrücken, Germany. p. 128-139</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069909v1</w:t>
+                <w:t xml:space="preserve">hal-01070769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses et partages de corpus de discussions avec calico-leçons tirées d'une expérience récente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Book Structure Extraction Competition with the Resurgence software for part and chapter detection at Caen University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">INEX'10 Proceedings of the 9th international conference on Initiative for the evaluation of XML retrieval: comparative evaluation of focused retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Saarbrücken, Germany. p. 128-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010626v1</w:t>
+                <w:t xml:space="preserve">hal-01069909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse automatique de forums de discussion dans un contexte pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses et partages de corpus de discussions avec calico-leçons tirées d'une expérience récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Educación y Futuro"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sistema Nacional de Educación a Distancia (SINED), Oct 2011, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782039v1</w:t>
+                <w:t xml:space="preserve">hal-02010626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deft 2011: appariements de résumés et d'articles scientifiques fondés sur des distributions de chaînes de caractères</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse automatique de forums de discussion dans un contexte pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.53-64</w:t>
+              <w:t xml:space="preserve">Colloque "Educación y Futuro"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sistema Nacional de Educación a Distancia (SINED), Oct 2011, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070769v1</w:t>
+                <w:t xml:space="preserve">hal-03782039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de forums par ThemAgora</w:t>
               </w:r>
@@ -4235,286 +4235,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forums EAD et grilles d'analyse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilingual Lexical Database Generation from parallel texts in 20 European languages with endogenous resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Sylvain Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Calico, Le Mans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Poster Proceedings of the ACL-COLING-2006 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256147v1</w:t>
+                <w:t xml:space="preserve">hal-00256180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de forums dans la formation à distance</w:t>
+                <w:t xml:space="preserve">Forums EAD et grilles d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale sur le document électronique CIDE9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Allemagne</w:t>
+              <w:t xml:space="preserve">Journées Calico, Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256130v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Lexical Database Generation from parallel texts in 20 European languages with endogenous resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de forums dans la formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Sylvain Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster Proceedings of the ACL-COLING-2006 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Australia</w:t>
+              <w:t xml:space="preserve">Conférence internationale sur le document électronique CIDE9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256180v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Thema à ThemAgora, ou de l'analyse thématique de documents à l'analyse thématique de forums</w:t>
               </w:r>
@@ -4746,51 +4746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Lexical Database Generation from parallel texts with endogenous resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Sylvain Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAPILLON-2005 Workshop on Multilingual Lexical Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4809,178 +4809,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'activité expérimentale du chercheur en traitement des langues sur corpus multilingues</w:t>
+                <w:t xml:space="preserve">Alignement d'unités textuelles de taille variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée " Articuler les traitements sur corpus "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées de la Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lorient, France. pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250959v1</w:t>
+                <w:t xml:space="preserve">halshs-00202140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement d'unités textuelles de taille variable</w:t>
+                <w:t xml:space="preserve">Modélisation de l'activité expérimentale du chercheur en traitement des langues sur corpus multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées de la Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lorient, France. pp.197-205</w:t>
+              <w:t xml:space="preserve">Journée " Articuler les traitements sur corpus "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00202140v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LINGUIX, recherche d'informations et traitements linguistiques: le cas des métaphores</w:t>
               </w:r>
@@ -5245,643 +5245,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic structures of sentences from large corpora</w:t>
+                <w:t xml:space="preserve">Syntactic Structures of Sentences from Large Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference on Applied natural language processing: Descriptions of system demonstrations and videos (ANLC '97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, Washington, France. pp.1, </w:t>
+              <w:t xml:space="preserve">5th Conference on Applied Natural Language Processing (ANLP'97),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Washington, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3115/974281.974283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782025v1</w:t>
+                <w:t xml:space="preserve">hal-03782029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic Structures of Sentences from Large Corpora</w:t>
+                <w:t xml:space="preserve">Syntactic Analysis of Unrestricted French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Applied Natural Language Processing (ANLP'97),</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Recent Advances in Natural Languages Processing (RANLP'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Tzigov Chark, Bulgaria. pp.276-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782029v1</w:t>
+                <w:t xml:space="preserve">hal-03782035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic Analysis of Unrestricted French</w:t>
+                <w:t xml:space="preserve">Toward an Adequate Model for Automatic Syntactic Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Advances in Natural Languages Processing (RANLP'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Tzigov Chark, Bulgaria. pp.276-281</w:t>
+              <w:t xml:space="preserve">Fifteenth International Joint Conference on Artificial Intelligence (IJCAI'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782035v1</w:t>
+                <w:t xml:space="preserve">hal-03782032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Adequate Model for Automatic Syntactic Parsing</w:t>
+                <w:t xml:space="preserve">From Part of Speech Tagging to Memory-based Deep Syntactic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Joint Conference on Artificial Intelligence (IJCAI'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Parsing Technologies (IWPT'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Boston, United States. pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782032v1</w:t>
+                <w:t xml:space="preserve">hal-03782026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntactic Structures of Sentences from Large Corpora</w:t>
+                <w:t xml:space="preserve">The Stakes of multilinguality: Multilingual text tokenization in Natural Language Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Parsing Technologies (IWPT'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Boston, United States. pp.77-88</w:t>
+              <w:t xml:space="preserve">4th Pacific Rim International Conference on Artificial Intelligence (PRICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782026v1</w:t>
+                <w:t xml:space="preserve">hal-03782024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stakes of multilinguality: Multilingual text tokenization in Natural Language Diagnosis</w:t>
+                <w:t xml:space="preserve">Categorization according to Language: A step toward combining Linguistic Knowledge and Statistic Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Pacific Rim International Conference on Artificial Intelligence (PRICAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">International Workshop of Parsing Technologies (IWPT'95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Prague - Karlovy Vary, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782024v1</w:t>
+                <w:t xml:space="preserve">hal-03782022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization according to Language: A step toward combining Linguistic Knowledge and Statistic Learning</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Multilingual Sentence Categorization according to Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACL SIGDAT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Dublin, Ireland. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5891,104 +5800,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel at the FinSBD-2 Task: Extracting List and Sentence Boundaries from PDF Documents, a model-driven approach to PDF document analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://aclanthology.org/2020.finnlp-1.11/, pp.67-74, 2021, Proceedings of the Second Workshop on Financial Technology and Natural Language Processing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5998,142 +5907,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Book Structure Extraction Competition with the Resurgence full content software at Caen University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focused Retrieval of Content and Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp86-97, 2012, Lecture Notes in Computer Science, 978-3-642-35733-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détection automatique des citations et des locuteurs dans les textes informatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6149,220 +6058,338 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours rapporté dans tous ses états : Question de frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.410-418, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vHALo : Analyse des collaborations entre chercheurs au travers de l'archive ouverte HAL</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">Projet COMPROMIS WP 2: Research activities in Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Butora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380362v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">vHALo : Analyse des collaborations entre chercheurs au travers de l'archive ouverte HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détection d’événements dans un corpus d’actualités: prendre les news en main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6372,174 +6399,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IANEC : Investigation d'Archives Numériques d'Écrivains Contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de Recherche en Informatique, Image et Instrumentation de Caen. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual Aligned Corpora From Movie Subtitles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LISTIC. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6549,100 +6576,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode pour l'analyse automatique de structures formelles sur documents multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Caen - Basse Normandie, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03760676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6652,91 +6679,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse syntaxique automatique à l'analyse automatique de discours dans les collections multilingues de documents numériques composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université de Caen Basse-Normandie, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03463410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6746,113 +6773,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne de conservation des preuves : Un concept clé de l'investigation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Module Forensique du Master Cybersécurité, Université de Caen Normandie, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital forensics: Multimedia and text carving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6861,251 +6888,251 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Finse Cybersecurirty Winter School, Norway. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of a Digital Forensics Expert - Part 1</w:t>
+                <w:t xml:space="preserve">Principes élémentaires de recherche et d’analyse de données textuelles en investigation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Master 2 Informatique Spécialité Cybersécurité - module Forensique, Université de Caen Normandie, France. 2023</w:t>
+              <w:t xml:space="preserve">Master. Master Informatique spécialité Cybersécurité - module Forensique, Université de Caen Normandie, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454341v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of a Digital Forensics Expert - Part 2</w:t>
+                <w:t xml:space="preserve">Feedback of a Digital Forensics Expert - Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Master 2 Informatique Spécialité Cybersécurité - module Forensique, France. 2023</w:t>
+              <w:t xml:space="preserve">Master. Master 2 Informatique Spécialité Cybersécurité - module Forensique, Université de Caen Normandie, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454350v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes élémentaires de recherche et d’analyse de données textuelles en investigation numérique</w:t>
+                <w:t xml:space="preserve">Feedback of a Digital Forensics Expert - Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Master Informatique spécialité Cybersécurité - module Forensique, Université de Caen Normandie, France. 2023</w:t>
+              <w:t xml:space="preserve">Master. Master 2 Informatique Spécialité Cybersécurité - module Forensique, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452453v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7252,51 +7279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecluze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Florent Tsafack Piugie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tess&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04094197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Canchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03024867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00718390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00720211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Luquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vergne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/974281.974283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250961v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03760676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03463410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecluze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Florent Tsafack Piugie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tess&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04094197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Canchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03024867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00720211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00718390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.671" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Luquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vergne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/974281.974283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Coletta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03760676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03463410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>