--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1886,489 +1886,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Forensics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video Forgery Detection by Bitstream Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finse Cyber Security Winter School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Finse, Norway</w:t>
+              <w:t xml:space="preserve">Colour and Visual Computing Symposium 2022 (CVCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gjøvik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779797v1</w:t>
+                <w:t xml:space="preserve">hal-03776086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Forgery Detection by Bitstream Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du bitstream pour la détection de Falsification Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Canchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colour and Visual Computing Symposium 2022 (CVCS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gjøvik, Norway</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776086v1</w:t>
+                <w:t xml:space="preserve">hal-03745893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bitstream pour la détection de Falsification Video</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GREYC@FinTOC-2022: Handling Document Layout and Structure in Native PDF Bundle of Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Financial Narrative Processing Workshop (FNP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.100-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745893v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GREYC@FinTOC-2022: Handling Document Layout and Structure in Native PDF Bundle of Documents</w:t>
+                <w:t xml:space="preserve">Réinterroger l'édition numérique et la consultation d'oeuvres anciennes : traçabilité, accessibilité, interprétabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Financial Narrative Processing Workshop (FNP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.100-104</w:t>
+              <w:t xml:space="preserve">29e conférence sur le Traitement Automatique des Langues Naturelles / Atelier TAL et Humanités Numériques (TAL-HN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741656v1</w:t>
+                <w:t xml:space="preserve">hal-03701472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinterroger l'édition numérique et la consultation d'oeuvres anciennes : traçabilité, accessibilité, interprétabilité</w:t>
+                <w:t xml:space="preserve">Digital Forensics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Roger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e conférence sur le Traitement Automatique des Langues Naturelles / Atelier TAL et Humanités Numériques (TAL-HN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.56-65</w:t>
+              <w:t xml:space="preserve">Finse Cyber Security Winter School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Finse, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701472v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-COTE – Extraction de Contenus Textuels du Web</w:t>
               </w:r>
@@ -3272,623 +3272,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual corpus allows automatic detection of parallel areas in pairs of documents and semantic matching of lemmas</w:t>
+                <w:t xml:space="preserve">Détection de zones parallèles à l’intérieur de multi-documents pour l’alignement multilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Rigouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CILC,V International Conference on Corpus Linguistics / V Congreso Internacional de Lingüística de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074172v1</w:t>
+                <w:t xml:space="preserve">hal-01074950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de zones parallèles à l’intérieur de multi-documents pour l’alignement multilingue</w:t>
+                <w:t xml:space="preserve">Multilingual corpus allows automatic detection of parallel areas in pairs of documents and semantic matching of lemmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Rigouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence du Traitement Automatique du Langage Naturel 2013 (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">CILC,V International Conference on Corpus Linguistics / V Congreso Internacional de Lingüística de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074950v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymisation semi-automatique de corpus d'interactions éléments pour une méthode interactive</w:t>
+                <w:t xml:space="preserve">Stratégies pour l'anonymisation systématique d'un corpus d'interactions plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Marie Blondel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOurnées Communication et Apprentissage Instrumentés en Réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Amiens, France</w:t>
+              <w:t xml:space="preserve">Intercompréhension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00720211v1</w:t>
+                <w:t xml:space="preserve">edutice-00718390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies pour l'anonymisation systématique d'un corpus d'interactions plurilingues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Marie Blondel</w:t>
+                <w:t xml:space="preserve">Which Granularity to Bootstrap a Multilingual Method of Document Alignment: Character N-grams or Word N-grams?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Rigouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercompréhension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Corpus Linguistics (CILC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, University of Alicante, Spain. pp.473-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00718390v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Granularity to Bootstrap a Multilingual Method of Document Alignment: Character N-grams or Word N-grams?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïs Rigouste</w:t>
+                <w:t xml:space="preserve">Anonymisation semi-automatique de corpus d'interactions éléments pour une méthode interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reffay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Corpus Linguistics (CILC2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOurnées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074240v1</w:t>
+                <w:t xml:space="preserve">edutice-00720211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deft 2011: appariements de résumés et d'articles scientifiques fondés sur des distributions de chaînes de caractères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brixtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4235,286 +4235,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Lexical Database Generation from parallel texts in 20 European languages with endogenous resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forums EAD et grilles d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Sylvain Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster Proceedings of the ACL-COLING-2006 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Australia</w:t>
+              <w:t xml:space="preserve">Journées Calico, Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256180v1</w:t>
+                <w:t xml:space="preserve">hal-00256147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forums EAD et grilles d'analyse</w:t>
+                <w:t xml:space="preserve">Analyse de forums dans la formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Calico, Le Mans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale sur le document électronique CIDE9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256147v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de forums dans la formation à distance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilingual Lexical Database Generation from parallel texts in 20 European languages with endogenous resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Sylvain Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale sur le document électronique CIDE9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Allemagne</w:t>
+              <w:t xml:space="preserve">Poster Proceedings of the ACL-COLING-2006 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256130v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Thema à ThemAgora, ou de l'analyse thématique de documents à l'analyse thématique de forums</w:t>
               </w:r>
@@ -4645,342 +4645,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UniTHEM, un exemple de traitement linguistique à couverture multilingue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilingual Lexical Database Generation from parallel texts with endogenous resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Sylvain Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale sur le document électronique CIDE8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Liban. pp.115-132</w:t>
+              <w:t xml:space="preserve">PAPILLON-2005 Workshop on Multilingual Lexical Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256129v1</w:t>
+                <w:t xml:space="preserve">hal-00250960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Lexical Database Generation from parallel texts with endogenous resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UniTHEM, un exemple de traitement linguistique à couverture multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Sylvain Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAPILLON-2005 Workshop on Multilingual Lexical Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale sur le document électronique CIDE8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Liban. pp.115-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250960v1</w:t>
+                <w:t xml:space="preserve">hal-00256129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement d'unités textuelles de taille variable</w:t>
+                <w:t xml:space="preserve">Modélisation de l'activité expérimentale du chercheur en traitement des langues sur corpus multilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées de la Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lorient, France. pp.197-205</w:t>
+              <w:t xml:space="preserve">Journée " Articuler les traitements sur corpus "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00202140v1</w:t>
+                <w:t xml:space="preserve">hal-00250959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'activité expérimentale du chercheur en traitement des langues sur corpus multilingues</w:t>
+                <w:t xml:space="preserve">Alignement d'unités textuelles de taille variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée " Articuler les traitements sur corpus "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées de la Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lorient, France. pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250959v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LINGUIX, recherche d'informations et traitements linguistiques: le cas des métaphores</w:t>
               </w:r>
@@ -6918,213 +6918,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes élémentaires de recherche et d’analyse de données textuelles en investigation numérique</w:t>
+                <w:t xml:space="preserve">Feedback of a Digital Forensics Expert - Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Master Informatique spécialité Cybersécurité - module Forensique, Université de Caen Normandie, France. 2023</w:t>
+              <w:t xml:space="preserve">Master. Master 2 Informatique Spécialité Cybersécurité - module Forensique, Université de Caen Normandie, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452453v1</w:t>
+                <w:t xml:space="preserve">hal-04454341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of a Digital Forensics Expert - Part 1</w:t>
+                <w:t xml:space="preserve">Feedback of a Digital Forensics Expert - Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Master 2 Informatique Spécialité Cybersécurité - module Forensique, Université de Caen Normandie, France. 2023</w:t>
+              <w:t xml:space="preserve">Master. Master 2 Informatique Spécialité Cybersécurité - module Forensique, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454341v1</w:t>
+                <w:t xml:space="preserve">hal-04454350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of a Digital Forensics Expert - Part 2</w:t>
+                <w:t xml:space="preserve">Principes élémentaires de recherche et d’analyse de données textuelles en investigation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Master 2 Informatique Spécialité Cybersécurité - module Forensique, France. 2023</w:t>
+              <w:t xml:space="preserve">Master. Master Informatique spécialité Cybersécurité - module Forensique, Université de Caen Normandie, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454350v1</w:t>
+                <w:t xml:space="preserve">hal-04452453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7279,51 +7279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecluze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Florent Tsafack Piugie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tess&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04094197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Canchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03024867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00720211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00718390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.671" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Luquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vergne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/974281.974283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Coletta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03760676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03463410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubettier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gernot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2023.301574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecluze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Florent Tsafack Piugie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tess&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cardoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cherrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04094197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Canchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03024867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Jeyafreeda Andrew" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00718390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00720211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Luquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256144v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vergne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/974281.974283" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Butora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Coletta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03760676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03463410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>