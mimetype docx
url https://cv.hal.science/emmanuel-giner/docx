--- v0 (2026-03-06)
+++ v1 (2026-05-05)
@@ -66,5699 +66,5833 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the aqueous redox properties of functionalized quinones using a new QM/MM variational formulation</w:t>
+                <w:t xml:space="preserve">QMCkl: A Kernel Library for Quantum Monte Carlo Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Labat</w:t>
+                <w:t xml:space="preserve">Emiel Slootman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jeanmairet</w:t>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Hoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00976⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0316155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374802v1</w:t>
+                <w:t xml:space="preserve">hal-05425364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated basis-set convergence of coupled-cluster excitation energies using the density-based basis-set correction method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prediction of the aqueous redox properties of functionalized quinones using a new QM/MM variational formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanmairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4FD00033A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475187v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactification of Determinant Expansions via Transcorrelation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of positronium chloride: A study of the charge exchange reaction between Ps and Cl−</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lévêque-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Camper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 161 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0217650⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 160 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0182498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570296v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A density-fitting implementation of the density-based basis-set correction method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coupling molecular density functional theory with converged selected configuration interaction methods to study excited states in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jeanmairet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (1), pp.014113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0213426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.27325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04210752v2</w:t>
+                <w:t xml:space="preserve">hal-04760563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling molecular density functional theory with converged selected configuration interaction methods to study excited states in aqueous solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accelerated basis-set convergence of coupled-cluster excitation energies using the density-based basis-set correction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jeanmairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00033A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0213426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04760563v1</w:t>
+                <w:t xml:space="preserve">hal-04475187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of positronium chloride: A study of the charge exchange reaction between Ps and Cl−</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compactification of Determinant Expansions via Transcorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Caillat</w:t>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lévêque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 160 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0182498⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 161 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0217650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501240v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorthonormal orbital optimization with a cheap core-electron free three-body correlation factor for Quantum Monte Carlo and Transcorrelation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A density-fitting implementation of the density-based basis-set correction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hesselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ammar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04020133v1</w:t>
+                <w:t xml:space="preserve">hal-04210752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Monte Carlo using domains in configuration space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unraveling the variational breakdown of core valence separation calculations: Diagnostic and cure to the over relaxation error of double core hole states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035130⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (14), pp.144104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0159493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826402v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-ADAPT-VQE: Practical Quantum Chemistry on Quantum Computers via Overlap-Guided Compact Ansätze</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biorthonormal orbital optimization with a cheap core-electron free three-body correlation factor for Quantum Monte Carlo and Transcorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (15), pp.4883-4896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01312-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03955111v1</w:t>
+                <w:t xml:space="preserve">hal-04020133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Linear-response formalism for excited-state energies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diffusion Monte Carlo using domains in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.035130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.035130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0156317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04107625v1</w:t>
+                <w:t xml:space="preserve">hal-03826402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the variational breakdown of core valence separation calculations: Diagnostic and cure to the over relaxation error of double core hole states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Overlap-ADAPT-VQE: Practical Quantum Chemistry on Quantum Computers via Overlap-Guided Compact Ansätze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Feniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0159493⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295351v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Rigorous framework for a one-dimensional model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Linear-response formalism for excited-state energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diata Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156, pp.044113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0076128⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 158, pp.234107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0156317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391682v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of large determinant expansions in quantum Monte Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basis-set correction for coupled-cluster estimation of dipole moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ammar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00556⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0087794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716808v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Rigorous framework for a one-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 663, pp.A165. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.044113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0076128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03656058v3</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of selected configuration interaction for transcorrelated methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of large determinant expansions in quantum Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ammar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157 (13), pp.134107. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (9), pp.5325-5336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0115524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720867v1</w:t>
+                <w:t xml:space="preserve">hal-03716808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a one-parameter correlation factor for transcorrelation: study on a series of second row atomic and molecular systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extension of selected configuration interaction for transcorrelated methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156 (23), pp.234108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0088981⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 157 (13), pp.134107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0115524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708604v1</w:t>
+                <w:t xml:space="preserve">hal-03720867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent density-based basis-set correction: How much do we lower total energies and improve dipole moments?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234580v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03656058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction for coupled-cluster estimation of dipole moments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance of a one-parameter correlation factor for transcorrelation: study on a series of second row atomic and molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Dobrautz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156 (17), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 156 (23), pp.234108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0088981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0087794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03588392v2</w:t>
+                <w:t xml:space="preserve">hal-03708604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate energies of transition metal atoms, ions, and monoxides using selected configuration interaction and density-based basis-set corrections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Self-consistent density-based basis-set correction: How much do we lower total energies and improve dipole moments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 155 (20), pp.204104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 155, pp.044109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0072296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03453822v1</w:t>
+                <w:t xml:space="preserve">hal-03234580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new form of transcorrelated Hamiltonian inspired by range-separated DFT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accurate energies of transition metal atoms, ions, and monoxides using selected configuration interaction and density-based basis-set corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 154 (8), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 155 (20), pp.204104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0072296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0044683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118407v2</w:t>
+                <w:t xml:space="preserve">hal-03453822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new form of transcorrelated Hamiltonian inspired by range-separated DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0044683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346969v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Almost exact energies for the Gaussian-2 set with the semistochastic heat-bath configuration interaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 153 (12), pp.124117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0018577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458920v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic short-range exchange energy functionals beyond the local-density approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Density-Based Basis-Set Incompleteness Correction for GW Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480263v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the fixed-node error in diffusion Monte Carlo via range separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A basis-set error correction based on density-functional theory for strongly correlated molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (17), pp.174107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0026324⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 152, pp.174104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0002892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921286v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost exact energies for the Gaussian-2 set with the semistochastic heat-bath configuration interaction method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relativistic short-range exchange energy functionals beyond the local-density approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. J Umrigar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153 (12), pp.124117. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991165v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Taming the fixed-node error in diffusion Monte Carlo via range separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferté</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (17), pp.174107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0026324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045595v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum Package 2.0: An Open-Source Determinant-Driven Suite of Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gasperich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.3591-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02289341v2</w:t>
+                <w:t xml:space="preserve">hal-02045595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chemically Accurate Excitation Energies With Small Basis Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01176⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (14), pp.144118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5122976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153216v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-separated multideterminant density-functional theory with a short-range correlation functional of the on-top pair density</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Density-Based Basis-Set Correction for Wave Function Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.2931-2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990358v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected configuration interaction dressed by perturbation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Range-separated multideterminant density-functional theory with a short-range correlation functional of the on-top pair density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Loos</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149 (6), pp.064103. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858534v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curing basis-set convergence of wave-function theory using density-functional theory: a systematically improvable approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interplay between electronic correlation and metal-ligand delocalization in the spectroscopy of transition metal compounds: case study on a series of planar Cu$^{2+}$ complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Tew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5052714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.6240-6252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865504v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between electronic correlation and metal-ligand delocalization in the spectroscopy of transition metal compounds: case study on a series of planar Cu$^{2+}$ complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Selected configuration interaction dressed by perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Alavi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.8b00591⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (6), pp.064103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974058v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly localized approaches for delocalized systems. I. Ground state of linear polyenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Curing basis-set convergence of wave-function theory using density-functional theory: a systematically improvable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.021⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.194301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5052714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620056v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative definition of excitation amplitudes in multi-reference state-specific coupled cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (15), pp.154107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jeziorski-Monkhorst fully uncontracted multi-reference perturbative treatment. I. Principles, second-order versions, and tests on ground state potential energy curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Strongly localized approaches for delocalized systems. I. Ground state of linear polyenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984616⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1116, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539065v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Isotropic Hyperfine Coupling Constant: Efficiency and Insights from a New Approach Based on Wave Function Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Jeziorski-Monkhorst fully uncontracted multi-reference perturbative treatment. I. Principles, second-order versions, and tests on ground state potential energy curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00827⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (22), pp.224108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774487v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal Valence Bond Hamiltonians incorporating dynamical correlation effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computation of the Isotropic Hyperfine Coupling Constant: Efficiency and Insights from a New Approach Based on Wave Function Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.475 - 487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539066v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin density and orbital optimization in open shell systems: A rational and computationally efficient proposal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Orthogonal Valence Bond Hamiltonians incorporating dynamical correlation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943187⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1116, pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443756v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo with reoptimised perturbatively selected configuration-interaction wave functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Communication: Toward an improved control of the fixed-node error in quantum Monte Carlo: The case of the water molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1149630⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.151103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4947093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260326v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Fermi hole” and the correlation introduced by the symmetrization or the anti-symmetrization of the wave function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spin density and orbital optimization in open shell systems: A rational and computationally efficient proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 145 (12), pp.124114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 144 (10), pp.104104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401590v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach to the state-specific MR-CC using the intermediate Hamiltonian formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantum Monte Carlo with reoptimised perturbatively selected configuration-interaction wave functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940781⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2016.1149630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298011v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Monte Carlo with very large multideterminant wavefunctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The “Fermi hole” and the correlation introduced by the symmetrization or the anti-symmetrization of the wave function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24382⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (12), pp.124114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358981v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Toward an improved control of the fixed-node error in quantum Monte Carlo: The case of the water molecule</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A simple approach to the state-specific MR-CC using the intermediate Hamiltonian formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 144, pp.151103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4947093⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 144 (6), pp.064101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327039v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-ligand delocalization and spin density in the CuCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and [CuCl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; molecules: Some insights from wave function theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantum Monte Carlo with very large multideterminant wavefunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celestino Angeli</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4931639⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (20), pp.1866-1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443725v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-node diffusion Monte Carlo potential energy curve of the fluorine molecule F2 using selected configuration interaction trial wavefunctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metal-ligand delocalization and spin density in the CuCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and [CuCl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; molecules: Some insights from wave function theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 142 (4), pp.044115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4905528⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 143 (12), pp.124305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4931639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136398v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate nonrelativistic ground-state energies of 3d transition metal atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fixed-node diffusion Monte Carlo potential energy curve of the fluorine molecule F2 using selected configuration interaction trial wavefunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141 (24), pp.244110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4903985⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 142 (4), pp.044115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121736v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Density Distribution in Open-Shell Transition Metal Systems: A Comparative Post-Hartree–Fock, Density Functional Theory, and Quantum Monte Carlo Study of the CuCl2 Molecule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Accurate nonrelativistic ground-state energies of 3d transition metal atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Applencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct5004252⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (24), pp.244110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4903985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121580v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-configuration-interaction study of the metal-insulator transition in model systems: Peierls dimerization in H n rings and chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spin Density Distribution in Open-Shell Transition Metal Systems: A Comparative Post-Hartree–Fock, Density Functional Theory, and Quantum Monte Carlo Study of the CuCl2 Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4792197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.5286-5296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct5004252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874125v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using perturbatively selected configuration interaction in quantum Monte Carlo calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (9), pp.879-885. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2013-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjc-2013-0017⟩</w:t>
+                <w:t xml:space="preserve">hal-00992090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full-configuration-interaction study of the metal-insulator transition in model systems: Peierls dimerization in H n rings and chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Bendazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (7), pp.074315/1-074315/8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4792197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992090v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5905,51 +6039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Labat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanmairet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213426" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;v&#234;que-Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182498" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traor&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01312-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dobrautz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cohen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088981" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118407v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044683" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Tew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620056v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tenti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00827" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943187" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443725v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931639" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874125v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792197" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Labat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanmairet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00976" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;v&#234;que-Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159493" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traor&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01312-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dobrautz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cohen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088981" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118407v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Tew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tenti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00827" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943187" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792197" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>