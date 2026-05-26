--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1286,265 +1286,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlap-ADAPT-VQE: Practical Quantum Chemistry on Quantum Computers via Overlap-Guided Compact Ansätze</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diata Traoré</w:t>
+                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Linear-response formalism for excited-state energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01312-y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.234107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0156317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955111v1</w:t>
+                <w:t xml:space="preserve">hal-04107625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis-set correction based on density-functional theory: Linear-response formalism for excited-state energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diata Traore</w:t>
+                <w:t xml:space="preserve">Overlap-ADAPT-VQE: Practical Quantum Chemistry on Quantum Computers via Overlap-Guided Compact Ansätze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Feniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158, pp.234107. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0156317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107625v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basis-set correction for coupled-cluster estimation of dipole moments</w:t>
               </w:r>
@@ -1836,490 +1836,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of selected configuration interaction for transcorrelated methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+                <w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0115524⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720867v1</w:t>
+                <w:t xml:space="preserve">insu-03656058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+                <w:t xml:space="preserve">Extension of selected configuration interaction for transcorrelated methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 663, pp.A165. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (13), pp.134107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0115524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03656058v3</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a one-parameter correlation factor for transcorrelation: study on a series of second row atomic and molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-consistent density-based basis-set correction: How much do we lower total energies and improve dipole moments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diata Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Dobrautz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+                <w:t xml:space="preserve">Barthélemy Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156 (23), pp.234108. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 155, pp.044109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708604v1</w:t>
+                <w:t xml:space="preserve">hal-03234580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent density-based basis-set correction: How much do we lower total energies and improve dipole moments?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a one-parameter correlation factor for transcorrelation: study on a series of second row atomic and molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Dobrautz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aron Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 155, pp.044109</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 156 (23), pp.234108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0088981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234580v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate energies of transition metal atoms, ions, and monoxides using selected configuration interaction and density-based basis-set corrections</w:t>
               </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P Tew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Alavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (12), pp.6240-6252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3953,577 +3953,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative definition of excitation amplitudes in multi-reference state-specific coupled cluster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Garniron</w:t>
+                <w:t xml:space="preserve">Strongly localized approaches for delocalized systems. I. Ground state of linear polyenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4980034⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1116, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522756v1</w:t>
+                <w:t xml:space="preserve">hal-01620056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly localized approaches for delocalized systems. I. Ground state of linear polyenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Tenti</w:t>
+                <w:t xml:space="preserve">Alternative definition of excitation amplitudes in multi-reference state-specific coupled cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celestino Angeli</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1116, pp.102-111. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (15), pp.154107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2017.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4980034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620056v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jeziorski-Monkhorst fully uncontracted multi-reference perturbative treatment. I. Principles, second-order versions, and tests on ground state potential energy curves</w:t>
+                <w:t xml:space="preserve">Computation of the Isotropic Hyperfine Coupling Constant: Efficiency and Insights from a New Approach Based on Wave Function Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.475 - 487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539065v1</w:t>
+                <w:t xml:space="preserve">hal-01774487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Isotropic Hyperfine Coupling Constant: Efficiency and Insights from a New Approach Based on Wave Function Theory</w:t>
+                <w:t xml:space="preserve">A Jeziorski-Monkhorst fully uncontracted multi-reference perturbative treatment. I. Principles, second-order versions, and tests on ground state potential energy curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garniron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.475 - 487. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (22), pp.224108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4984616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774487v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal Valence Bond Hamiltonians incorporating dynamical correlation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1116, pp.134-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4687,51 +4687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin density and orbital optimization in open shell systems: A rational and computationally efficient proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (10), pp.104104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4882,77 +4882,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Fermi hole” and the correlation introduced by the symmetrization or the anti-symmetrization of the wave function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (12), pp.124114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (6), pp.064101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5233,51 +5233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-ligand delocalization and spin density in the CuCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and [CuCl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; molecules: Some insights from wave function theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestino Angeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (12), pp.124305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6039,51 +6039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Labat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanmairet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00976" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;v&#234;que-Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159493" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traor&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01312-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dobrautz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cohen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088981" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118407v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Tew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tenti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00827" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943187" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792197" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Labat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanmairet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00976" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;v&#234;que-Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475187v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulouse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00033A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0217650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210752v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hesselmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reinhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knowles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Werner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27325" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04295351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ta&#239;eb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0159493" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.035130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04107625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156317" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diata Traor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01312-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588392v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0087794" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391682v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076128" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0115524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Pradines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Dobrautz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Cohen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alavi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Anderson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Umrigar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0072296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118407v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Umrigar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018577" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02458920v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002892" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02480263v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Benali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026324" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garniron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Applencourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gasperich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289341v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5122976" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01990358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Tew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01865504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Savin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tenti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Angeli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00827" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984616" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.03.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947093" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943187" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2016.1149630" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940781" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931639" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905528" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903985" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5004252" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2013-0017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Bendazzoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Evangelisti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792197" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>