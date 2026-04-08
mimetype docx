--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Gobet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of extreme events with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. de Carvalho, R. Huser, P. Naveau, and B. J. Reich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Statistics of Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-ahead probabilistic forecast of solar irradiance: a Stochastic Differential Equation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy: Forecasting and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 254, Springer International Publishing, pp.73-93, 2018, Springer Proceedings in Mathematics &amp; Statistics, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99052-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approximations in local volatility models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Suleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kabanov and M. Rutkowski and T. Zariphopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspired by Finance. The Musiela Festschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305--330, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and non asymptotic approximations for option valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Gerstner and Peter Kloeden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World scientific, pp.80, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional smoothness and applications in Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Di Nunno and Bernt Øksendal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Mathematical Methods for Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.313-331, 2011, 978-3-642-18411-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18412-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Monte Carlo methods for barrier and related exotic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensoussan A., Zhang Q. et Ciarlet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Numerical Methods in Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.497-528, 2009, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-8659(08)00012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete sampling of functionals of Itô processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Donati-Martin, Michel Emery, Alain Rouault, Christophe Stricker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilités XL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.355-374, 2007, Lecture Notes in Mathematics n°1899, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71189-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the risks within the protocol Aave, with an application to portfolio allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Latournerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilks confidence regions for empirical weighted quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling paths of simple climate models using Neural Networks and Dirichlet polynomials: An application to DICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Vermandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal exit from Uniswap v3 and best expected return for a liquidity provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal business model adaptation plan for a company under a transition scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Convergence of Error Quantiles using Robust Randomized Quasi Monte Carlo Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631879v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of ergodic BSDEs using non linear Feynman-Kac formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Szpruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient SSP-based Methodology for Assessing Climate Risks of a Large Credit Portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665712v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniswap v3: impermanent loss modeling and swap fees asymptotic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214315v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical error bounds for weighted mean and median, with application to robust aggregation of cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved convergence rate for Reflected BSDEs by penalization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated stochastic control of numerous heterogeneous energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz norms and concentration inequalities for β-heavy tailed random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175697v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of different covariance matrices estimation for minimum variance portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power plant valuation under an asymmetric risk criterion taking into account maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaque Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem for discretization errors based on stopping time sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare event simulation related to financial risks: efficient estimation and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of Ornstein-Uhlenbeck stationary distributions: expansion and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving BSDE with adaptive control variate. A note on the rate of convergence of the operator P^k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage free cointegrated models in gas and oil future markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Benmenzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of BSDEs using empirical regression methods: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMA 2025 - Journée SAMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantile from heavy tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDS 2025 - International Conference on Statistics and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS, Dec 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2025 - 56èmes Journées de Statistique de la SfdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough mathematical modeling and analysis of Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Microstructure, Quantitative Trading, High Frequency, and Large Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stevanovich Center for Financial Mathematics, May 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modelling and analysis of the Automated Market Maker Uniswap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWI, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Risks International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured dictionary learning of rating migration matrices for credit risk modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference in Actuarial Science &amp; Finance on Samos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multivariate extreme events with generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCF 2024 - International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning of extreme Expected Shortfall with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCF 2024 - International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks based learning applied to extreme statistics and sampling rare events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning out-of-sample Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNSL 2024 - Stochastic Numerics and Statistical Learning: Theory and Applications Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, May 2024, Thuwal, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient SSP-based Methodology for Assessing Climate Risks of a Large Credit Portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Climate Change and Insurance" – CCI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathFinance 2024 - 24th MathFinance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bingen am Rhein, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of extreme events with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2024 - 55èmes Journées de Statistique de la SfdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Finance & Blockchain Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Melachrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Financial Mathematics and Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking forward and backward in Euler schemes and random number generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cohort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "A Random Walk in the Land of Stochastic Analysis and Numerical Probability" (in the honour of Denis Talay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean estimation for Randomized Quasi Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme expected shortfall with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2023 - 16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain@X-OMI Workshop on Blockchain and Decentralized Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative modeling of extremes with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNSL 2023 - Workshop on Stochastic Numerics and Statistical Learning: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, May 2023, KAUST, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme expected shortfall with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDS 2023 - IMS International Conference on Statistics and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative modeling of extremes with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - Accelerating Generative Models and Nonconvex Optimisation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Alan Turing Institute, Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured dictionary learning of rating migration matrices for credit risk modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAFEE-ISM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial &amp;quot;Quantitative issues in Centralised and Decentralised Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Melachrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SIAM Financial Mathematics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of extreme quantiles with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Evénements extrêmes et risques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RESSTE (Risques, Extrêmes et Statistique Spatio-TEmporelle), Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Error Bounds for Weighted Mean and Median, with Application to Robust Aggregation of Cryptocurrency Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Stochastics around Finance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2023 - 13th International Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV-GAN: Simulation of extreme events with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSta 2022 - 5th International Conference on Econometrics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton method for stochastic control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on BSDEs and Mean Field Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles with neural networks, application to extreme rainfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A Summit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2022 - 15th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGV-IMPA, Aug 2022, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Methodology for Extreme Financial Risks Using Splitting Methods based on Reversible Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz norm and concentration inequalities for beta-heavy tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS 10th World Congress in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Extreme Value Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Analysis of Stochastic Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Mannheim (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of extreme quantiles with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2021 - 12th International Conference on Extreme Value Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Edinburgh / Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative model for fbm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS 2021 - 10th World Congress in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Seoul / Virtual, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPA, Nov 2021, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated mean-field stochastic control with common noise of numerous heterogeneous energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Manheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Stochastic Control of Heterogeneous Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Financial Mathematics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the largest tail-index and extreme quantiles from a mixture of heavy-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach to climate-related credit risk, using Shared Socioeconomic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quant Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the tail-index and extreme quantiles from a mixture of heavy-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESIM 2021 - 13th International Workshop on Rare-Event Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris / Virtual, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of extreme quantiles with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Catonsville (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximations and VIX option prices expansions in rough forward variances models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPA, Dec 2020, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Monte Carlo methods for HJB-type equations: which approximation space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODE workshop on numerical solution of HJB equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference in Monte Carlo &amp; Quasi-Monte Carlo Methods in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS One World Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and computing the adjustment of IM in pricing/hedging derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quant Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-uncertain value-at-risk, expected shortfall and sharpe ratio, using Stochastic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Asset Pricing and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS-NUS, Aug 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification For Stochastic Approximation limits and applications to risk/performance metrics in finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude pour l'Approximation Stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2019, Lille, France. pp.537-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Uncertain Value-at-Risk, Expected Shortfall and Sharpe Ratio, Using Stochastic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Fin. Math. &amp; Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem for discretization errors based on general stopping time sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on &amp;quot;Monte-Carlo methods for tail risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Fin. Math. &amp; Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification of Stochastic Approximation Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC and nested extreme risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Int’l Workshop on Rare-Event Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Aug 2018, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-ahead probabilistic forecast of solar irradiance: a Stochastic Differential Equation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Statistics for Energy Markets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC and nested extreme risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Garden Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent Heston model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2009 - 4e Biennale Française des Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Expansions and fast calibration methods for jump diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Directions in Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Monte Carlo scheme for the numerical approximation of BSDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Colloquium on BDSEs and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximative closed formulas for models with local/stochastic volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods with Applications in Finance, Insurance and the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Yor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.63-76, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75265-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed pricing formula via weak approximation of financial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pricing formulas for models with local volatilities and jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerics and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Monte-Carlo algorithm for solving BSDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM07 - 6th International Congress on Industrial Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland. pp.1081801-1081802, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.200700298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of financial products and models where super-replication prices are explicit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ritsumeikan International Symposium on Stochastic Processes and Applications to Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kusatsu, Japan. pp.67-84, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812770448_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust Monte Carlo approach for the simulation of generalized Backward Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Stochastic Processes and Applications to Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kusatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.106903. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347859v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExceedGAN: Simulation above extreme thresholds using Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044516v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTGAN: Heavy-Tail GAN for Multivariate Dependent Extremes via Latent-Dimensional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2025.2578391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700084v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable seasonal multisite hidden Markov model for stochastic rain generation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2), pp.159-201. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ascmo-11-159-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621349v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (12), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-023-10331-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Dictionary Learning of Rating Migration Matrices for Credit Risk Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-023-01449-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.1285-1304. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2023.2229022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05385-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximations and VIX option price expansions in forward variance curve models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.1259-1283. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2023.2227230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton method for stochastic control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.2996-3025. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1408567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended McKean-Vlasov optimal stochastic control applied to smart grid management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.40. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2022034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging socioeconomic pathways of CO2 emission and credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05135-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.101667. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237854v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of polynomial-type chaos expansions for indicator functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.1350-1383. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1413146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV-GAN: Simulation of extreme events with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (150), pp.1--39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250663v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-model of a large credit risk portfolio in the Gaussian copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.1098-1136. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1292084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric inference for diffusions observed at stopping times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-EJS1708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Monte-Carlo methods and lower-upper bounds in Initial Margin computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mcma-2020-2062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz Random Fourier Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Szabó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (145), pp.1−37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option valuation and hedging using asymmetric risk function: asymptotic optimality through fully nonlinear Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaque Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.633-675. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00780-020-00428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Stochastic Approximation Limits Using Chaos Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1061-1089. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1178517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629952v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility uncertainty quantification in a stochastic control problem applied to energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-019-09692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximations of McKean Anticipative Backward Stochastic Differential Equations arising in Initial Margin requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José G López-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noubiagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686952v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative bounds for concentration-of-measure inequalities and empirical regression: the independent case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.45-81. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Regression Monte-Carlo scheme for semi-linear PDEs and BSDEs with large scale parallelization on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Germán López-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.889-921. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-019-09335-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Approximation Schemes for Economic Capital and Risk Margin Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.182-218. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence rate of strong approximations of compound random maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete &amp; Continuous Dynamical Systems- Series-B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-adaptive optimal discretization of stochastic integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3), pp.321-351. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17442508.2018.1539087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new rare event simulation schemes and their application to extreme scenario generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of non-linear SDEs of McKean-Vlasov type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagliarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466 (1), pp.71-106. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2018.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of local-Heston volatility model and error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.920-961. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mafi.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NON-INTRUSIVE STRATIFIED RESAMPLER FOR REGRESSION MONTE CARLO: APPLICATION TO SOLVING NON-LINEAR EQUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.50-77. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1066865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal discretization of stochastic integrals driven by general Brownian semimartingale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-AIHP848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First time to exit of a continuous Itô process: general moment estimates and L1-convergence rate for discrete time approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1631-1662. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/15-BEJ791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC design-based non-parametric regression for rare-event. Application to nested risk computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.21--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic cycle on Monte-Carlo Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201759000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive importance sampling in least-squares Monte Carlo algorithms for backward stochastic differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.1171-1203. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC design-based non-parametric regression for rare event. Application to nested risk computation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of Ornstein-Uhlenbeck process generating a stochastic graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaw Matulewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp.211-235. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-016-9142-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of backward stochastic differential equations using Malliavin weights and least-squares regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/14-BEJ667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified regression Monte-Carlo scheme for semilinear PDEs and BSDEs with large scale parallelization on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (6), pp.C652-C677. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M106371X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Regression Method for Backward Doubly Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Matoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.358-379. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1022094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear regression MDP scheme for discrete backward stochastic differential equations under general conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (299), pp.1359-1391. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642685v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare event simulation using reversible shaking transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (5), pp.A2295-A2316. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14098418X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of BSDEs with non-smooth driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagliarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.919-958. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14100021X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximation of averaged diffusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.475--504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Approximation Finite Element method: analytical formulas for multidimensional diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3140-3164. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130928431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost sure optimal hedging strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1652--1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of joint p-variations of Brownian semimartingales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (none), </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v19-2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853590v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary control variates to improve empirical regression methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benzineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.331--354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fractional smoothness and Lp-variation of BSDEs with non-Lipschitz terminal condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122 (5), pp.2078--2116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical formulas for local volatility model with stochastic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2010.523011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking error rate of the Delta-Gamma hedging strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmi Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.277-309. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9965.2010.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic expansion for the pricing of call options with discrete dividends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3), pp.233-264. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1350486X.2011.620397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent Heston model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.289-325. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090753814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopped diffusion processes: boundary corrections and overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (2), pp.130-162. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving BSDE with adaptive control variate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090755060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2-time regularity of BSDEs with irregular terminal functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmi Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (7), pp.1105-1132. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion formulas for European options in a local volatility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.603-634. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024910005887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart expansion and fast calibration for jump diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.563-589. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00780-009-0102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp estimates for the convergence of the density of the Euler scheme in small time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.352-363. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v13-1393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMN property for hidden processes: the case of integrated diffusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (1), pp.104-128. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-AIHP111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error expansion for the discretization of Backward Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (7), pp.803-829. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation for a class of SPDEs with applications to Zakai and McKean-Vlasov equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050623140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003917v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation for a class of SPDE's with applications to Zakai and McKean-Vlasov equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential control variates for functionals of Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (3), pp.1256-1275. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040609124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation of the Zakai equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050623140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for the pricing of Swing options: a stochastic control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barrera-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Dossal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Methodology and Computing in Applied Probability, 8 (4), pp.517-540. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-006-0427-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary sensitivities for diffusion processes in time dependent domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.159-187. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-006-0863-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of convergence of an empirical regression method for solving generalized backward stochastic differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (5), pp.889-916. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/bj/1161614951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact approximation rate of killed hypoelliptic diffusions using the discrete Euler scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (2), pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral Monte Carlo method for the Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3-4), pp.275-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dictionary-learning-RMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b3badcca9668b7c4d834c6658e7b94292b9ea2f0;origin=https://hal.archives-ouvertes.fr/hal-04515892;visit=swh:1:snp:8fc073f36c28b140cdffe8f87f70f31eadb88236;anchor=swh:1:rel:d9a08fe72eecd219ac3512babc165413b06286f6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuralNetwork-Quantile-Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ae11172fdb2bd2c857fb93545fc4b574fb5d992c;origin=https://hal.archives-ouvertes.fr/hal-04518848;visit=swh:1:snp:adcf821cdecb1ec7e35cc5204760908e0efdf16d;anchor=swh:1:rel:3039b53c70fc905e385267cce4c312c1920f3ce2;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software for optimal ecological transition path of a credit portfolio distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7913108cc5e95b576b8941127958b82b874e5ad;origin=https://github.com/ClaraLage/Portfolio-Transition;visit=swh:1:snp:b907141eead217a05fc5126c8f1be6f334885804;anchor=swh:1:rev:96a6eb168d4d30dac20d393f98783e853eb3c4ad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">蒙特卡罗方法与随机过程：从线性到非线性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Higher Education Press. 2021, 978-7-04-055496-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Methods and Stochastic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapman and Hall/CRC. Chapman and Hall/CRC, 1, 2016, 9781315368757. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315368757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Monte-Carlo et processus stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de l'École Polytechnique, pp.258, 2013, 978-2-7302-1616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils stochastiques des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de l'École Polytechnique, pp.238, 2011, 978-2-7302-1579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of (nested/extreme) risks in finance: regression Monte-Carlo, MCMC, stochastic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01692008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to stochastic calculus and to the resolution of PDEs using Monte Carlo simulations - Lectures notes of XV Spanish-French School on Numerical Simulation in Physics and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. XV Spanish-French School on Numerical Simulation in Physics and Engineering, Torremolinos, Málaga (Spain), 2012, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00736268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sequential algorithm for L2-approximation and application to Monte-Carlo integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Surana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary proofs to &amp;quot;Approximation of discrete BSDE using least-squares regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Le Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Senut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2004, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62686/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la simulation et à l'analyse de discrétisation de processus, et applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Gobet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of extreme events with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. de Carvalho, R. Huser, P. Naveau, and B. J. Reich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Statistics of Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-ahead probabilistic forecast of solar irradiance: a Stochastic Differential Equation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy: Forecasting and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 254, Springer International Publishing, pp.73-93, 2018, Springer Proceedings in Mathematics &amp; Statistics, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99052-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approximations in local volatility models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Suleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kabanov and M. Rutkowski and T. Zariphopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspired by Finance. The Musiela Festschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305--330, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and non asymptotic approximations for option valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Gerstner and Peter Kloeden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World scientific, pp.80, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional smoothness and applications in Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Di Nunno and Bernt Øksendal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Mathematical Methods for Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.313-331, 2011, 978-3-642-18411-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18412-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Monte Carlo methods for barrier and related exotic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensoussan A., Zhang Q. et Ciarlet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Numerical Methods in Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.497-528, 2009, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-8659(08)00012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete sampling of functionals of Itô processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Donati-Martin, Michel Emery, Alain Rouault, Christophe Stricker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilités XL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.355-374, 2007, Lecture Notes in Mathematics n°1899, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71189-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the risks within the protocol Aave, with an application to portfolio allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Latournerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling paths of simple climate models using Neural Networks and Dirichlet polynomials: An application to DICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Vermandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal exit from Uniswap v3 and best expected return for a liquidity provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilks confidence regions for empirical weighted quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal business model adaptation plan for a company under a transition scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Convergence of Error Quantiles using Robust Randomized Quasi Monte Carlo Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631879v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient SSP-based Methodology for Assessing Climate Risks of a Large Credit Portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665712v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniswap v3: impermanent loss modeling and swap fees asymptotic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214315v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical error bounds for weighted mean and median, with application to robust aggregation of cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved convergence rate for Reflected BSDEs by penalization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of different covariance matrices estimation for minimum variance portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz norms and concentration inequalities for β-heavy tailed random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175697v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated stochastic control of numerous heterogeneous energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power plant valuation under an asymmetric risk criterion taking into account maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaque Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem for discretization errors based on stopping time sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare event simulation related to financial risks: efficient estimation and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of Ornstein-Uhlenbeck stationary distributions: expansion and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving BSDE with adaptive control variate. A note on the rate of convergence of the operator P^k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage free cointegrated models in gas and oil future markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Benmenzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of BSDEs using empirical regression methods: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of ergodic BSDEs using non linear Feynman-Kac formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Szpruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.104871. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2026.104871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.106903. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347859v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExceedGAN: Simulation above extreme thresholds using Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044516v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTGAN: Heavy-Tail GAN for Multivariate Dependent Extremes via Latent-Dimensional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2025.2578391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700084v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (12), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-023-10331-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Dictionary Learning of Rating Migration Matrices for Credit Risk Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-023-01449-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable seasonal multisite hidden Markov model for stochastic rain generation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2), pp.159-201. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ascmo-11-159-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621349v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.1285-1304. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2023.2229022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05385-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximations and VIX option price expansions in forward variance curve models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.1259-1283. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2023.2227230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging socioeconomic pathways of CO2 emission and credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05135-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended McKean-Vlasov optimal stochastic control applied to smart grid management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.40. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2022034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.101667. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237854v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of polynomial-type chaos expansions for indicator functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.1350-1383. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1413146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV-GAN: Simulation of extreme events with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (150), pp.1--39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250663v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton method for stochastic control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.2996-3025. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1408567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-model of a large credit risk portfolio in the Gaussian copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.1098-1136. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1292084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric inference for diffusions observed at stopping times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-EJS1708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option valuation and hedging using asymmetric risk function: asymptotic optimality through fully nonlinear Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaque Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.633-675. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00780-020-00428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz Random Fourier Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Szabó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (145), pp.1−37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Monte-Carlo methods and lower-upper bounds in Initial Margin computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mcma-2020-2062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Stochastic Approximation Limits Using Chaos Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1061-1089. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1178517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629952v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximations of McKean Anticipative Backward Stochastic Differential Equations arising in Initial Margin requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José G López-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noubiagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686952v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative bounds for concentration-of-measure inequalities and empirical regression: the independent case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.45-81. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Regression Monte-Carlo scheme for semi-linear PDEs and BSDEs with large scale parallelization on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Germán López-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.889-921. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-019-09335-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Approximation Schemes for Economic Capital and Risk Margin Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.182-218. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility uncertainty quantification in a stochastic control problem applied to energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-019-09692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence rate of strong approximations of compound random maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete &amp; Continuous Dynamical Systems- Series-B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of local-Heston volatility model and error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.920-961. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mafi.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of non-linear SDEs of McKean-Vlasov type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagliarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466 (1), pp.71-106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2018.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-adaptive optimal discretization of stochastic integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3), pp.321-351. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17442508.2018.1539087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new rare event simulation schemes and their application to extreme scenario generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NON-INTRUSIVE STRATIFIED RESAMPLER FOR REGRESSION MONTE CARLO: APPLICATION TO SOLVING NON-LINEAR EQUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.50-77. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1066865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal discretization of stochastic integrals driven by general Brownian semimartingale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-AIHP848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First time to exit of a continuous Itô process: general moment estimates and L1-convergence rate for discrete time approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1631-1662. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/15-BEJ791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC design-based non-parametric regression for rare-event. Application to nested risk computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.21--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic cycle on Monte-Carlo Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201759000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive importance sampling in least-squares Monte Carlo algorithms for backward stochastic differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.1171-1203. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC design-based non-parametric regression for rare event. Application to nested risk computation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of Ornstein-Uhlenbeck process generating a stochastic graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaw Matulewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp.211-235. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-016-9142-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of backward stochastic differential equations using Malliavin weights and least-squares regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/14-BEJ667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified regression Monte-Carlo scheme for semilinear PDEs and BSDEs with large scale parallelization on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (6), pp.C652-C677. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M106371X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Regression Method for Backward Doubly Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Matoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.358-379. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1022094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare event simulation using reversible shaking transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (5), pp.A2295-A2316. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14098418X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear regression MDP scheme for discrete backward stochastic differential equations under general conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (299), pp.1359-1391. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642685v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of BSDEs with non-smooth driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagliarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.919-958. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14100021X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of joint p-variations of Brownian semimartingales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (none), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v19-2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853590v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost sure optimal hedging strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1652--1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Approximation Finite Element method: analytical formulas for multidimensional diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3140-3164. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130928431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximation of averaged diffusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.475--504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary control variates to improve empirical regression methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benzineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.331--354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fractional smoothness and Lp-variation of BSDEs with non-Lipschitz terminal condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122 (5), pp.2078--2116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical formulas for local volatility model with stochastic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2010.523011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking error rate of the Delta-Gamma hedging strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmi Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.277-309. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9965.2010.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic expansion for the pricing of call options with discrete dividends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3), pp.233-264. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1350486X.2011.620397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopped diffusion processes: boundary corrections and overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (2), pp.130-162. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2-time regularity of BSDEs with irregular terminal functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmi Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (7), pp.1105-1132. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving BSDE with adaptive control variate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090755060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion formulas for European options in a local volatility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.603-634. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024910005887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent Heston model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.289-325. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090753814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart expansion and fast calibration for jump diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.563-589. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00780-009-0102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp estimates for the convergence of the density of the Euler scheme in small time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.352-363. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v13-1393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMN property for hidden processes: the case of integrated diffusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (1), pp.104-128. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-AIHP111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error expansion for the discretization of Backward Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (7), pp.803-829. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation of the Zakai equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050623140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for the pricing of Swing options: a stochastic control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barrera-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Dossal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Methodology and Computing in Applied Probability, 8 (4), pp.517-540. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-006-0427-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential control variates for functionals of Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (3), pp.1256-1275. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040609124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of convergence of an empirical regression method for solving generalized backward stochastic differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (5), pp.889-916. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/bj/1161614951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary sensitivities for diffusion processes in time dependent domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.159-187. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-006-0863-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation for a class of SPDE's with applications to Zakai and McKean-Vlasov equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation for a class of SPDEs with applications to Zakai and McKean-Vlasov equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050623140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003917v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact approximation rate of killed hypoelliptic diffusions using the discrete Euler scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (2), pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral Monte Carlo method for the Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3-4), pp.275-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantile from heavy tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDS 2025 - International Conference on Statistics and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS, Dec 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2025 - 56èmes Journées de Statistique de la SfdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMA 2025 - Journée SAMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured dictionary learning of rating migration matrices for credit risk modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference in Actuarial Science &amp; Finance on Samos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning out-of-sample Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNSL 2024 - Stochastic Numerics and Statistical Learning: Theory and Applications Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, May 2024, Thuwal, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning of extreme Expected Shortfall with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCF 2024 - International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks based learning applied to extreme statistics and sampling rare events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multivariate extreme events with generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCF 2024 - International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient SSP-based Methodology for Assessing Climate Risks of a Large Credit Portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Climate Change and Insurance" – CCI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathFinance 2024 - 24th MathFinance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bingen am Rhein, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of extreme events with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2024 - 55èmes Journées de Statistique de la SfdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough mathematical modeling and analysis of Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Microstructure, Quantitative Trading, High Frequency, and Large Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stevanovich Center for Financial Mathematics, May 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Risks International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modelling and analysis of the Automated Market Maker Uniswap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWI, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain@X-OMI Workshop on Blockchain and Decentralized Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean estimation for Randomized Quasi Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme expected shortfall with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2023 - 16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative modeling of extremes with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNSL 2023 - Workshop on Stochastic Numerics and Statistical Learning: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, May 2023, KAUST, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme expected shortfall with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDS 2023 - IMS International Conference on Statistics and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative modeling of extremes with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - Accelerating Generative Models and Nonconvex Optimisation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Alan Turing Institute, Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured dictionary learning of rating migration matrices for credit risk modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAFEE-ISM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial &amp;quot;Quantitative issues in Centralised and Decentralised Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Melachrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SIAM Financial Mathematics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of extreme quantiles with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Evénements extrêmes et risques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RESSTE (Risques, Extrêmes et Statistique Spatio-TEmporelle), Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Error Bounds for Weighted Mean and Median, with Application to Robust Aggregation of Cryptocurrency Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Stochastics around Finance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2023 - 13th International Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Finance & Blockchain Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Melachrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Financial Mathematics and Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking forward and backward in Euler schemes and random number generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cohort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "A Random Walk in the Land of Stochastic Analysis and Numerical Probability" (in the honour of Denis Talay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGV-IMPA, Aug 2022, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2022 - 15th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles with neural networks, application to extreme rainfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A Summit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton method for stochastic control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on BSDEs and Mean Field Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Methodology for Extreme Financial Risks Using Splitting Methods based on Reversible Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV-GAN: Simulation of extreme events with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSta 2022 - 5th International Conference on Econometrics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated mean-field stochastic control with common noise of numerous heterogeneous energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Manheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Stochastic Control of Heterogeneous Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Financial Mathematics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPA, Nov 2021, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the largest tail-index and extreme quantiles from a mixture of heavy-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of extreme quantiles with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2021 - 12th International Conference on Extreme Value Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Edinburgh / Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative model for fbm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS 2021 - 10th World Congress in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Seoul / Virtual, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Mannheim (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach to climate-related credit risk, using Shared Socioeconomic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quant Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the tail-index and extreme quantiles from a mixture of heavy-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESIM 2021 - 13th International Workshop on Rare-Event Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris / Virtual, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of extreme quantiles with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Extreme Value Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz norm and concentration inequalities for beta-heavy tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS 10th World Congress in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Analysis of Stochastic Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference in Monte Carlo &amp; Quasi-Monte Carlo Methods in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Monte Carlo methods for HJB-type equations: which approximation space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODE workshop on numerical solution of HJB equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximations and VIX option prices expansions in rough forward variances models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPA, Dec 2020, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS One World Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Catonsville (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification For Stochastic Approximation limits and applications to risk/performance metrics in finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude pour l'Approximation Stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2019, Lille, France. pp.537-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Uncertain Value-at-Risk, Expected Shortfall and Sharpe Ratio, Using Stochastic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Fin. Math. &amp; Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem for discretization errors based on general stopping time sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on &amp;quot;Monte-Carlo methods for tail risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Fin. Math. &amp; Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-uncertain value-at-risk, expected shortfall and sharpe ratio, using Stochastic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Asset Pricing and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS-NUS, Aug 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and computing the adjustment of IM in pricing/hedging derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quant Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification of Stochastic Approximation Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC and nested extreme risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Int’l Workshop on Rare-Event Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Aug 2018, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-ahead probabilistic forecast of solar irradiance: a Stochastic Differential Equation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Statistics for Energy Markets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC and nested extreme risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Garden Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent Heston model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2009 - 4e Biennale Française des Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Expansions and fast calibration methods for jump diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Directions in Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Yor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.63-76, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75265-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximative closed formulas for models with local/stochastic volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods with Applications in Finance, Insurance and the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Monte Carlo scheme for the numerical approximation of BSDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Colloquium on BDSEs and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed pricing formula via weak approximation of financial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pricing formulas for models with local volatilities and jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerics and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Monte-Carlo algorithm for solving BSDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM07 - 6th International Congress on Industrial Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland. pp.1081801-1081802, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.200700298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of financial products and models where super-replication prices are explicit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ritsumeikan International Symposium on Stochastic Processes and Applications to Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kusatsu, Japan. pp.67-84, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812770448_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust Monte Carlo approach for the simulation of generalized Backward Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Stochastic Processes and Applications to Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kusatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dictionary-learning-RMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b3badcca9668b7c4d834c6658e7b94292b9ea2f0;origin=https://hal.archives-ouvertes.fr/hal-04515892;visit=swh:1:snp:8fc073f36c28b140cdffe8f87f70f31eadb88236;anchor=swh:1:rel:d9a08fe72eecd219ac3512babc165413b06286f6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuralNetwork-Quantile-Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ae11172fdb2bd2c857fb93545fc4b574fb5d992c;origin=https://hal.archives-ouvertes.fr/hal-04518848;visit=swh:1:snp:adcf821cdecb1ec7e35cc5204760908e0efdf16d;anchor=swh:1:rel:3039b53c70fc905e385267cce4c312c1920f3ce2;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software for optimal ecological transition path of a credit portfolio distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7913108cc5e95b576b8941127958b82b874e5ad;origin=https://github.com/ClaraLage/Portfolio-Transition;visit=swh:1:snp:b907141eead217a05fc5126c8f1be6f334885804;anchor=swh:1:rev:96a6eb168d4d30dac20d393f98783e853eb3c4ad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">蒙特卡罗方法与随机过程：从线性到非线性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Higher Education Press. 2021, 978-7-04-055496-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Methods and Stochastic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapman and Hall/CRC. Chapman and Hall/CRC, 1, 2016, 9781315368757. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315368757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Monte-Carlo et processus stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de l'École Polytechnique, pp.258, 2013, 978-2-7302-1616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils stochastiques des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de l'École Polytechnique, pp.238, 2011, 978-2-7302-1579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of (nested/extreme) risks in finance: regression Monte-Carlo, MCMC, stochastic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01692008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to stochastic calculus and to the resolution of PDEs using Monte Carlo simulations - Lectures notes of XV Spanish-French School on Numerical Simulation in Physics and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. XV Spanish-French School on Numerical Simulation in Physics and Engineering, Torremolinos, Málaga (Spain), 2012, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00736268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sequential algorithm for L2-approximation and application to Monte-Carlo integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Surana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary proofs to &amp;quot;Approximation of discrete BSDE using least-squares regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Le Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Senut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2004, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62686/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la simulation et à l'analyse de discrétisation de processus, et applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416809v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grangereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyoung Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Suleiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bompis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18412-3_12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(08)00012-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menozzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71189-6_19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MHKQ0XJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Latournerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391451v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990321v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vermandel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231633v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Agarwal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682824v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631879v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644887v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szpruch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665712v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214315v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017151v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020304v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175697v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chamakh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque Pimentel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uladzislau Stazhynski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219616v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Marco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao She" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Benmenzer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;rusalem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mangin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pachebat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04691603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Melachrinos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cohort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mrad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507000v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Targino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301431v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506980v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506781v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03235031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Salas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Turkedjiev" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vasquez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415192v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781442v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75265-3_7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K7H14D46-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700298" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171582v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carassus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Temam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812770448_0004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347859v5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106903" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05044516v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700084v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2025.2578391" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621349v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-159-2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10331-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715954v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01449-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2229022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423114v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05385-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507054v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Marco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2227230" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1408567" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181227v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458299v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05135-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237854v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2022.101667" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199734v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1413146" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250663v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291548v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1292084" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879286v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1708" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Marco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zhou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2020-2062" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418576v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761234v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-020-00428-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629952v4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1178517" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bernal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Printems" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09692-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686952v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G L&#243;pez-Salas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noubiagain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832195v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.01.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904457v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Germ&#225;n L&#243;pez-Salas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09335-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710394v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965182" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141320v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539087" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01249625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.05.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagliarani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.05.059" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839650v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12154" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01291056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066865" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01241190v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AIHP848" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844887v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ791" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394833v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201759000" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turkedjiev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.07.011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711748v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01271994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaw Matulewicz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-016-9142-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855760v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ667" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186000v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#225;zquez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106371X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152886v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Bachouch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1022094" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642685v4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058748v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098418X" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003913v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14100021X" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130928431" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657153v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853590v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-2975" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802394v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benzineb" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572496v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Geiss" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425392v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2010.523011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401182v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Makhlouf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9965.2010.00466.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2011.620397" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370717v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753814" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157975v3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.09.014" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373350v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090755060" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291768v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325939v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024910005887" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200395v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-009-0102-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Labart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v13-1393" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159317v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP111" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019463v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2006.10.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003917v3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Pham" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050623140" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211911v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Printems" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479838v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040609124" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394974v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117175v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barrera-Esteve" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bergeret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Meziou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-0427-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103259v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Costantini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0863-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWVFH4F7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394976v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/bj/1161614951" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479844v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515892v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3badcca9668b7c4d834c6658e7b94292b9ea2f0;origin=https://hal.archives-ouvertes.fr/hal-04515892;visit=swh:1:snp:8fc073f36c28b140cdffe8f87f70f31eadb88236;anchor=swh:1:rel:d9a08fe72eecd219ac3512babc165413b06286f6;path=/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518848v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ae11172fdb2bd2c857fb93545fc4b574fb5d992c;origin=https://hal.archives-ouvertes.fr/hal-04518848;visit=swh:1:snp:adcf821cdecb1ec7e35cc5204760908e0efdf16d;anchor=swh:1:rel:3039b53c70fc905e385267cce4c312c1920f3ce2;path=/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508118v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7913108cc5e95b576b8941127958b82b874e5ad;origin=https://github.com/ClaraLage/Portfolio-Transition;visit=swh:1:snp:b907141eead217a05fc5126c8f1be6f334885804;anchor=swh:1:rev:96a6eb168d4d30dac20d393f98783e853eb3c4ad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507075v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507070v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368757" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507072v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507074v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01692008v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00736268v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972016v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Surana" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642656v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863088v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Douarin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/21" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003841v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416809v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grangereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyoung Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Suleiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bompis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18412-3_12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(08)00012-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menozzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71189-6_19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MHKQ0XJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Latournerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990321v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vermandel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231633v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Agarwal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391451v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682824v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631879v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665712v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214315v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017151v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020304v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chamakh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175697v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque Pimentel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uladzislau Stazhynski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219616v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Marco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao She" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Benmenzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;rusalem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644887v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szpruch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2026.104871" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347859v5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05044516v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700084v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pachebat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2025.2578391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10331-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715954v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01449-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621349v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-159-2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2229022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423114v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05385-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2227230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458299v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05135-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181227v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237854v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2022.101667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199734v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1413146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250663v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1408567" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291548v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1292084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1708" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-020-00428-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418576v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Marco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zhou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2020-2062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629952v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1178517" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686952v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G L&#243;pez-Salas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noubiagain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832195v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Germ&#225;n L&#243;pez-Salas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09335-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965182" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bernal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Printems" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09692-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141320v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mrad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839650v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12154" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagliarani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.05.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539087" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01249625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.05.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01291056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066865" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01241190v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AIHP848" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844887v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394833v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201759000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turkedjiev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.07.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01271994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaw Matulewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-016-9142-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855760v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Turkedjiev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ667" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Salas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#225;zquez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106371X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Bachouch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1022094" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098418X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642685v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14100021X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853590v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-2975" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657153v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842608v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130928431" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benzineb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Geiss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2010.523011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Makhlouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9965.2010.00466.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2011.620397" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157975v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.09.014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373350v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090755060" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024910005887" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753814" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200395v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-009-0102-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281365v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Labart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v13-1393" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159317v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP111" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019463v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2006.10.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Pham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050623140" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barrera-Esteve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bergeret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Meziou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-0427-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479838v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040609124" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394976v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/bj/1161614951" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103259v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Costantini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0863-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWVFH4F7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Printems" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003917v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102258v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479844v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428762v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028848v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571969v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534639v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491904v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534649v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04691603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691605v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600870v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571968v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511393v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507005v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350438v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506774v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057231v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507000v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Melachrinos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506997v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170136v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507013v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cohort" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506993v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910645v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506983v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506980v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506967v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501785v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301431v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301609v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506755v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03235031v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506737v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Targino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506759v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506728v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vasquez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506703v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506646v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415192v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506676v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506655v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506679v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506617v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506609v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506579v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506630v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781449v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388877v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75265-3_7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K7H14D46-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781448v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781442v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781445v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781446v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393602v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700298" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171582v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carassus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Temam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812770448_0004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104054v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515892v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3badcca9668b7c4d834c6658e7b94292b9ea2f0;origin=https://hal.archives-ouvertes.fr/hal-04515892;visit=swh:1:snp:8fc073f36c28b140cdffe8f87f70f31eadb88236;anchor=swh:1:rel:d9a08fe72eecd219ac3512babc165413b06286f6;path=/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518848v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ae11172fdb2bd2c857fb93545fc4b574fb5d992c;origin=https://hal.archives-ouvertes.fr/hal-04518848;visit=swh:1:snp:adcf821cdecb1ec7e35cc5204760908e0efdf16d;anchor=swh:1:rel:3039b53c70fc905e385267cce4c312c1920f3ce2;path=/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508118v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7913108cc5e95b576b8941127958b82b874e5ad;origin=https://github.com/ClaraLage/Portfolio-Transition;visit=swh:1:snp:b907141eead217a05fc5126c8f1be6f334885804;anchor=swh:1:rev:96a6eb168d4d30dac20d393f98783e853eb3c4ad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507070v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368757" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507074v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01692008v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00736268v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972016v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Surana" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642656v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Douarin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/21" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>