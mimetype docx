--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Gobet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of extreme events with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. de Carvalho, R. Huser, P. Naveau, and B. J. Reich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Statistics of Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall/CRC, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-ahead probabilistic forecast of solar irradiance: a Stochastic Differential Equation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy: Forecasting and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 254, Springer International Publishing, pp.73-93, 2018, Springer Proceedings in Mathematics &amp; Statistics, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99052-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approximations in local volatility models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Suleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kabanov and M. Rutkowski and T. Zariphopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspired by Finance. The Musiela Festschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305--330, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and non asymptotic approximations for option valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Gerstner and Peter Kloeden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World scientific, pp.80, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional smoothness and applications in Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Di Nunno and Bernt Øksendal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Mathematical Methods for Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.313-331, 2011, 978-3-642-18411-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18412-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Monte Carlo methods for barrier and related exotic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensoussan A., Zhang Q. et Ciarlet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Numerical Methods in Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.497-528, 2009, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-8659(08)00012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete sampling of functionals of Itô processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Donati-Martin, Michel Emery, Alain Rouault, Christophe Stricker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilités XL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.355-374, 2007, Lecture Notes in Mathematics n°1899, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71189-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the risks within the protocol Aave, with an application to portfolio allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Latournerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling paths of simple climate models using Neural Networks and Dirichlet polynomials: An application to DICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Vermandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal exit from Uniswap v3 and best expected return for a liquidity provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilks confidence regions for empirical weighted quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal business model adaptation plan for a company under a transition scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Convergence of Error Quantiles using Robust Randomized Quasi Monte Carlo Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631879v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient SSP-based Methodology for Assessing Climate Risks of a Large Credit Portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665712v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniswap v3: impermanent loss modeling and swap fees asymptotic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214315v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical error bounds for weighted mean and median, with application to robust aggregation of cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved convergence rate for Reflected BSDEs by penalization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of different covariance matrices estimation for minimum variance portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz norms and concentration inequalities for β-heavy tailed random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175697v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated stochastic control of numerous heterogeneous energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power plant valuation under an asymmetric risk criterion taking into account maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaque Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem for discretization errors based on stopping time sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare event simulation related to financial risks: efficient estimation and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of Ornstein-Uhlenbeck stationary distributions: expansion and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving BSDE with adaptive control variate. A note on the rate of convergence of the operator P^k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage free cointegrated models in gas and oil future markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Benmenzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of BSDEs using empirical regression methods: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of ergodic BSDEs using non linear Feynman-Kac formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Szpruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.104871. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2026.104871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.106903. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347859v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExceedGAN: Simulation above extreme thresholds using Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044516v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTGAN: Heavy-Tail GAN for Multivariate Dependent Extremes via Latent-Dimensional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2025.2578391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700084v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (12), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-023-10331-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Dictionary Learning of Rating Migration Matrices for Credit Risk Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-023-01449-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable seasonal multisite hidden Markov model for stochastic rain generation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2), pp.159-201. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ascmo-11-159-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621349v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.1285-1304. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2023.2229022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05385-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximations and VIX option price expansions in forward variance curve models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.1259-1283. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2023.2227230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging socioeconomic pathways of CO2 emission and credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05135-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended McKean-Vlasov optimal stochastic control applied to smart grid management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.40. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2022034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.101667. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237854v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of polynomial-type chaos expansions for indicator functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.1350-1383. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1413146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV-GAN: Simulation of extreme events with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (150), pp.1--39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250663v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton method for stochastic control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.2996-3025. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1408567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-model of a large credit risk portfolio in the Gaussian copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.1098-1136. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1292084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric inference for diffusions observed at stopping times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-EJS1708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option valuation and hedging using asymmetric risk function: asymptotic optimality through fully nonlinear Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaque Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.633-675. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00780-020-00428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz Random Fourier Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Szabó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (145), pp.1−37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Monte-Carlo methods and lower-upper bounds in Initial Margin computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mcma-2020-2062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Stochastic Approximation Limits Using Chaos Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1061-1089. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1178517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629952v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximations of McKean Anticipative Backward Stochastic Differential Equations arising in Initial Margin requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José G López-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noubiagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686952v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative bounds for concentration-of-measure inequalities and empirical regression: the independent case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.45-81. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Regression Monte-Carlo scheme for semi-linear PDEs and BSDEs with large scale parallelization on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Germán López-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.889-921. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-019-09335-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Approximation Schemes for Economic Capital and Risk Margin Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.182-218. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility uncertainty quantification in a stochastic control problem applied to energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-019-09692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence rate of strong approximations of compound random maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete &amp; Continuous Dynamical Systems- Series-B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of local-Heston volatility model and error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.920-961. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mafi.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of non-linear SDEs of McKean-Vlasov type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagliarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466 (1), pp.71-106. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2018.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-adaptive optimal discretization of stochastic integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3), pp.321-351. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17442508.2018.1539087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new rare event simulation schemes and their application to extreme scenario generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NON-INTRUSIVE STRATIFIED RESAMPLER FOR REGRESSION MONTE CARLO: APPLICATION TO SOLVING NON-LINEAR EQUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.50-77. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1066865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal discretization of stochastic integrals driven by general Brownian semimartingale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-AIHP848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First time to exit of a continuous Itô process: general moment estimates and L1-convergence rate for discrete time approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1631-1662. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/15-BEJ791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC design-based non-parametric regression for rare-event. Application to nested risk computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.21--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic cycle on Monte-Carlo Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201759000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive importance sampling in least-squares Monte Carlo algorithms for backward stochastic differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.1171-1203. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC design-based non-parametric regression for rare event. Application to nested risk computation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of Ornstein-Uhlenbeck process generating a stochastic graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaw Matulewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp.211-235. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-016-9142-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of backward stochastic differential equations using Malliavin weights and least-squares regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/14-BEJ667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified regression Monte-Carlo scheme for semilinear PDEs and BSDEs with large scale parallelization on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (6), pp.C652-C677. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M106371X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Regression Method for Backward Doubly Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Matoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.358-379. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1022094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare event simulation using reversible shaking transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (5), pp.A2295-A2316. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14098418X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear regression MDP scheme for discrete backward stochastic differential equations under general conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (299), pp.1359-1391. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642685v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of BSDEs with non-smooth driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagliarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.919-958. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14100021X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of joint p-variations of Brownian semimartingales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (none), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v19-2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853590v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost sure optimal hedging strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1652--1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Approximation Finite Element method: analytical formulas for multidimensional diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3140-3164. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130928431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximation of averaged diffusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.475--504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary control variates to improve empirical regression methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benzineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.331--354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fractional smoothness and Lp-variation of BSDEs with non-Lipschitz terminal condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122 (5), pp.2078--2116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical formulas for local volatility model with stochastic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2010.523011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking error rate of the Delta-Gamma hedging strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmi Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.277-309. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9965.2010.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic expansion for the pricing of call options with discrete dividends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3), pp.233-264. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1350486X.2011.620397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopped diffusion processes: boundary corrections and overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (2), pp.130-162. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2-time regularity of BSDEs with irregular terminal functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmi Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (7), pp.1105-1132. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving BSDE with adaptive control variate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090755060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion formulas for European options in a local volatility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.603-634. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024910005887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent Heston model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.289-325. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090753814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart expansion and fast calibration for jump diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.563-589. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00780-009-0102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp estimates for the convergence of the density of the Euler scheme in small time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.352-363. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v13-1393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMN property for hidden processes: the case of integrated diffusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (1), pp.104-128. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-AIHP111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error expansion for the discretization of Backward Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (7), pp.803-829. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation of the Zakai equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050623140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for the pricing of Swing options: a stochastic control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barrera-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Dossal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Methodology and Computing in Applied Probability, 8 (4), pp.517-540. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-006-0427-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential control variates for functionals of Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (3), pp.1256-1275. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040609124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of convergence of an empirical regression method for solving generalized backward stochastic differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (5), pp.889-916. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/bj/1161614951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary sensitivities for diffusion processes in time dependent domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.159-187. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-006-0863-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation for a class of SPDE's with applications to Zakai and McKean-Vlasov equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation for a class of SPDEs with applications to Zakai and McKean-Vlasov equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050623140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003917v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact approximation rate of killed hypoelliptic diffusions using the discrete Euler scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (2), pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral Monte Carlo method for the Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3-4), pp.275-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantile from heavy tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDS 2025 - International Conference on Statistics and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS, Dec 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2025 - 56èmes Journées de Statistique de la SfdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMA 2025 - Journée SAMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured dictionary learning of rating migration matrices for credit risk modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference in Actuarial Science &amp; Finance on Samos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning out-of-sample Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNSL 2024 - Stochastic Numerics and Statistical Learning: Theory and Applications Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, May 2024, Thuwal, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning of extreme Expected Shortfall with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCF 2024 - International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks based learning applied to extreme statistics and sampling rare events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multivariate extreme events with generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCF 2024 - International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient SSP-based Methodology for Assessing Climate Risks of a Large Credit Portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Climate Change and Insurance" – CCI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathFinance 2024 - 24th MathFinance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bingen am Rhein, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of extreme events with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2024 - 55èmes Journées de Statistique de la SfdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough mathematical modeling and analysis of Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Microstructure, Quantitative Trading, High Frequency, and Large Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stevanovich Center for Financial Mathematics, May 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Risks International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modelling and analysis of the Automated Market Maker Uniswap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWI, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain@X-OMI Workshop on Blockchain and Decentralized Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean estimation for Randomized Quasi Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme expected shortfall with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2023 - 16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative modeling of extremes with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNSL 2023 - Workshop on Stochastic Numerics and Statistical Learning: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, May 2023, KAUST, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme expected shortfall with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDS 2023 - IMS International Conference on Statistics and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative modeling of extremes with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - Accelerating Generative Models and Nonconvex Optimisation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Alan Turing Institute, Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured dictionary learning of rating migration matrices for credit risk modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAFEE-ISM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial &amp;quot;Quantitative issues in Centralised and Decentralised Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Melachrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SIAM Financial Mathematics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of extreme quantiles with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Evénements extrêmes et risques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RESSTE (Risques, Extrêmes et Statistique Spatio-TEmporelle), Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Error Bounds for Weighted Mean and Median, with Application to Robust Aggregation of Cryptocurrency Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Stochastics around Finance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2023 - 13th International Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Finance & Blockchain Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Melachrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Financial Mathematics and Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking forward and backward in Euler schemes and random number generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cohort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "A Random Walk in the Land of Stochastic Analysis and Numerical Probability" (in the honour of Denis Talay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGV-IMPA, Aug 2022, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2022 - 15th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles with neural networks, application to extreme rainfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A Summit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton method for stochastic control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on BSDEs and Mean Field Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Methodology for Extreme Financial Risks Using Splitting Methods based on Reversible Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV-GAN: Simulation of extreme events with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSta 2022 - 5th International Conference on Econometrics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated mean-field stochastic control with common noise of numerous heterogeneous energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Manheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Stochastic Control of Heterogeneous Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Financial Mathematics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPA, Nov 2021, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the largest tail-index and extreme quantiles from a mixture of heavy-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of extreme quantiles with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2021 - 12th International Conference on Extreme Value Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Edinburgh / Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative model for fbm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS 2021 - 10th World Congress in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Seoul / Virtual, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Mannheim (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach to climate-related credit risk, using Shared Socioeconomic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quant Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the tail-index and extreme quantiles from a mixture of heavy-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESIM 2021 - 13th International Workshop on Rare-Event Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris / Virtual, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of extreme quantiles with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Extreme Value Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz norm and concentration inequalities for beta-heavy tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS 10th World Congress in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Analysis of Stochastic Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference in Monte Carlo &amp; Quasi-Monte Carlo Methods in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Monte Carlo methods for HJB-type equations: which approximation space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODE workshop on numerical solution of HJB equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximations and VIX option prices expansions in rough forward variances models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPA, Dec 2020, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS One World Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Catonsville (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification For Stochastic Approximation limits and applications to risk/performance metrics in finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude pour l'Approximation Stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2019, Lille, France. pp.537-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Uncertain Value-at-Risk, Expected Shortfall and Sharpe Ratio, Using Stochastic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Fin. Math. &amp; Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem for discretization errors based on general stopping time sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on &amp;quot;Monte-Carlo methods for tail risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Fin. Math. &amp; Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-uncertain value-at-risk, expected shortfall and sharpe ratio, using Stochastic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Asset Pricing and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS-NUS, Aug 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and computing the adjustment of IM in pricing/hedging derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quant Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification of Stochastic Approximation Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC and nested extreme risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Int’l Workshop on Rare-Event Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Aug 2018, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-ahead probabilistic forecast of solar irradiance: a Stochastic Differential Equation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Statistics for Energy Markets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC and nested extreme risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Garden Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent Heston model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2009 - 4e Biennale Française des Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Expansions and fast calibration methods for jump diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Directions in Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Yor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.63-76, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75265-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximative closed formulas for models with local/stochastic volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods with Applications in Finance, Insurance and the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Monte Carlo scheme for the numerical approximation of BSDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Colloquium on BDSEs and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed pricing formula via weak approximation of financial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pricing formulas for models with local volatilities and jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerics and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Monte-Carlo algorithm for solving BSDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM07 - 6th International Congress on Industrial Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland. pp.1081801-1081802, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.200700298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of financial products and models where super-replication prices are explicit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ritsumeikan International Symposium on Stochastic Processes and Applications to Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kusatsu, Japan. pp.67-84, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812770448_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust Monte Carlo approach for the simulation of generalized Backward Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Stochastic Processes and Applications to Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kusatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dictionary-learning-RMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b3badcca9668b7c4d834c6658e7b94292b9ea2f0;origin=https://hal.archives-ouvertes.fr/hal-04515892;visit=swh:1:snp:8fc073f36c28b140cdffe8f87f70f31eadb88236;anchor=swh:1:rel:d9a08fe72eecd219ac3512babc165413b06286f6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuralNetwork-Quantile-Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ae11172fdb2bd2c857fb93545fc4b574fb5d992c;origin=https://hal.archives-ouvertes.fr/hal-04518848;visit=swh:1:snp:adcf821cdecb1ec7e35cc5204760908e0efdf16d;anchor=swh:1:rel:3039b53c70fc905e385267cce4c312c1920f3ce2;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software for optimal ecological transition path of a credit portfolio distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7913108cc5e95b576b8941127958b82b874e5ad;origin=https://github.com/ClaraLage/Portfolio-Transition;visit=swh:1:snp:b907141eead217a05fc5126c8f1be6f334885804;anchor=swh:1:rev:96a6eb168d4d30dac20d393f98783e853eb3c4ad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">蒙特卡罗方法与随机过程：从线性到非线性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Higher Education Press. 2021, 978-7-04-055496-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Methods and Stochastic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapman and Hall/CRC. Chapman and Hall/CRC, 1, 2016, 9781315368757. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315368757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Monte-Carlo et processus stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de l'École Polytechnique, pp.258, 2013, 978-2-7302-1616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils stochastiques des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de l'École Polytechnique, pp.238, 2011, 978-2-7302-1579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of (nested/extreme) risks in finance: regression Monte-Carlo, MCMC, stochastic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01692008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to stochastic calculus and to the resolution of PDEs using Monte Carlo simulations - Lectures notes of XV Spanish-French School on Numerical Simulation in Physics and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. XV Spanish-French School on Numerical Simulation in Physics and Engineering, Torremolinos, Málaga (Spain), 2012, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00736268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sequential algorithm for L2-approximation and application to Monte-Carlo integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Surana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary proofs to &amp;quot;Approximation of discrete BSDE using least-squares regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Le Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Senut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2004, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62686/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la simulation et à l'analyse de discrétisation de processus, et applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Gobet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of extreme events with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. de Carvalho, R. Huser, P. Naveau, and B. J. Reich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Statistics of Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman &amp; Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-ahead probabilistic forecast of solar irradiance: a Stochastic Differential Equation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy: Forecasting and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 254, Springer International Publishing, pp.73-93, 2018, Springer Proceedings in Mathematics &amp; Statistics, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99052-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approximations in local volatility models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Suleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kabanov and M. Rutkowski and T. Zariphopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspired by Finance. The Musiela Festschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305--330, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic and non asymptotic approximations for option valuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Gerstner and Peter Kloeden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World scientific, pp.80, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional smoothness and applications in Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulia Di Nunno and Bernt Øksendal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Mathematical Methods for Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.313-331, 2011, 978-3-642-18411-6. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18412-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Monte Carlo methods for barrier and related exotic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bensoussan A., Zhang Q. et Ciarlet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Numerical Methods in Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.497-528, 2009, Handbook of Numerical Analysis, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-8659(08)00012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete sampling of functionals of Itô processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Donati-Martin, Michel Emery, Alain Rouault, Christophe Stricker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de probabilités XL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.355-374, 2007, Lecture Notes in Mathematics n°1899, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71189-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExceedGAN: Simulation above extreme thresholds using Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-026-00528-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044516v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of ergodic BSDEs using non linear Feynman-Kac formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Szpruch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.104871. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2026.104871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.106903. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347859v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTGAN: Heavy-Tail GAN for Multivariate Dependent Extremes via Latent-Dimensional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-41. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2025.2578391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700084v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable seasonal multisite hidden Markov model for stochastic rain generation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Parey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Statistical Climatology, Meteorology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (2), pp.159-201. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ascmo-11-159-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621349v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (12), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-023-10331-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Dictionary Learning of Rating Migration Matrices for Credit Risk Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00180-023-01449-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.1285-1304. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2023.2229022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05385-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximations and VIX option price expansions in forward variance curve models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.1259-1283. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2023.2227230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton method for stochastic control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.2996-3025. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1408567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended McKean-Vlasov optimal stochastic control applied to smart grid management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2022034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging socioeconomic pathways of CO2 emission and credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05135-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.101667. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237854v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of polynomial-type chaos expansions for indicator functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.1350-1383. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1413146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV-GAN: Simulation of extreme events with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (150), pp.1--39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250663v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Monte-Carlo methods and lower-upper bounds in Initial Margin computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mcma-2020-2062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz Random Fourier Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Szabó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (145), pp.1−37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-model of a large credit risk portfolio in the Gaussian copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.1098-1136. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1292084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric inference for diffusions observed at stopping times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-EJS1708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option valuation and hedging using asymmetric risk function: asymptotic optimality through fully nonlinear Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaque Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.633-675. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00780-020-00428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification for Stochastic Approximation Limits Using Chaos Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.1061-1089. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1178517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629952v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility uncertainty quantification in a stochastic control problem applied to energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-019-09692-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximations of McKean Anticipative Backward Stochastic Differential Equations arising in Initial Margin requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José G López-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Noubiagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686952v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative bounds for concentration-of-measure inequalities and empirical regression: the independent case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.45-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Regression Monte-Carlo scheme for semi-linear PDEs and BSDEs with large scale parallelization on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Germán López-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.889-921. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-019-09335-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Approximation Schemes for Economic Capital and Risk Margin Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.182-218. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-adaptive optimal discretization of stochastic integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3), pp.321-351. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17442508.2018.1539087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new rare event simulation schemes and their application to extreme scenario generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of non-linear SDEs of McKean-Vlasov type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagliarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466 (1), pp.71-106. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmaa.2018.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence rate of strong approximations of compound random maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete &amp; Continuous Dynamical Systems- Series-B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of local-Heston volatility model and error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.920-961. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mafi.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NON-INTRUSIVE STRATIFIED RESAMPLER FOR REGRESSION MONTE CARLO: APPLICATION TO SOLVING NON-LINEAR EQUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Zubelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.50-77. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1066865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal discretization of stochastic integrals driven by general Brownian semimartingale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-AIHP848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First time to exit of a continuous Itô process: general moment estimates and L1-convergence rate for discrete time approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.1631-1662. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/15-BEJ791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC design-based non-parametric regression for rare-event. Application to nested risk computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.21--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic cycle on Monte-Carlo Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201759000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive importance sampling in least-squares Monte Carlo algorithms for backward stochastic differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (4), pp.1171-1203. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC design-based non-parametric regression for rare event. Application to nested risk computation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of Ornstein-Uhlenbeck process generating a stochastic graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaw Matulewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp.211-235. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-016-9142-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of backward stochastic differential equations using Malliavin weights and least-squares regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/14-BEJ667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855760v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified regression Monte-Carlo scheme for semilinear PDEs and BSDEs with large scale parallelization on GPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (6), pp.C652-C677. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M106371X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Regression Method for Backward Doubly Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Matoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.358-379. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1022094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear regression MDP scheme for discrete backward stochastic differential equations under general conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (299), pp.1359-1391. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642685v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare event simulation using reversible shaking transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (5), pp.A2295-A2316. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14098418X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approximations of BSDEs with non-smooth driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pagliarani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.919-958. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/14100021X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximation of averaged diffusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124, pp.475--504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Approximation Finite Element method: analytical formulas for multidimensional diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bompis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3140-3164. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130928431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost sure optimal hedging strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.1652--1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of joint p-variations of Brownian semimartingales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (none), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v19-2975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853590v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary control variates to improve empirical regression methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benzineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (4), pp.331--354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical formulas for local volatility model with stochastic rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2010.523011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fractional smoothness and Lp-variation of BSDEs with non-Lipschitz terminal condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122 (5), pp.2078--2116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tracking error rate of the Delta-Gamma hedging strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmi Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.277-309. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9965.2010.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic expansion for the pricing of call options with discrete dividends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3), pp.233-264. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1350486X.2011.620397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent Heston model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.289-325. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090753814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving BSDE with adaptive control variate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090755060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2-time regularity of BSDEs with irregular terminal functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azmi Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (7), pp.1105-1132. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2010.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopped diffusion processes: boundary corrections and overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 120 (2), pp.130-162. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2009.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion formulas for European options in a local volatility model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (4), pp.603-634. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219024910005887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart expansion and fast calibration for jump diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Miri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.563-589. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00780-009-0102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200395v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp estimates for the convergence of the density of the Euler scheme in small time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.352-363. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v13-1393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMN property for hidden processes: the case of integrated diffusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'I.H.P. Probabilités et statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (1), pp.104-128. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-AIHP111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error expansion for the discretization of Backward Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (7), pp.803-829. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation for a class of SPDEs with applications to Zakai and McKean-Vlasov equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050623140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003917v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation for a class of SPDE's with applications to Zakai and McKean-Vlasov equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential control variates for functionals of Markov processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (3), pp.1256-1275. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040609124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for the pricing of Swing options: a stochastic control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barrera-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Dossal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Methodology and Computing in Applied Probability, 8 (4), pp.517-540. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-006-0427-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization and simulation of the Zakai equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyên Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Printems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (6), pp.2505-2538. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050623140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of convergence of an empirical regression method for solving generalized backward stochastic differential equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (5), pp.889-916. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/bj/1161614951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary sensitivities for diffusion processes in time dependent domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.159-187. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-006-0863-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact approximation rate of killed hypoelliptic diffusions using the discrete Euler scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112 (2), pp.201-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral Monte Carlo method for the Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3-4), pp.275-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical approximation of Markovian BSDEs in infinite horizon and elliptic PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charu Shardul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the risks within the protocol Aave, with an application to portfolio allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Latournerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilks confidence regions for empirical weighted quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391451v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling paths of simple climate models using Neural Networks and Dirichlet polynomials: An application to DICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Vermandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal exit from Uniswap v3 and best expected return for a liquidity provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal business model adaptation plan for a company under a transition scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Convergence of Error Quantiles using Robust Randomized Quasi Monte Carlo Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631879v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient SSP-based Methodology for Assessing Climate Risks of a Large Credit Portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665712v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniswap v3: impermanent loss modeling and swap fees asymptotic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214315v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical error bounds for weighted mean and median, with application to robust aggregation of cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved convergence rate for Reflected BSDEs by penalization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated stochastic control of numerous heterogeneous energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz norms and concentration inequalities for β-heavy tailed random variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175697v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis of different covariance matrices estimation for minimum variance portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power plant valuation under an asymmetric risk criterion taking into account maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Alasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaque Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem for discretization errors based on stopping time sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare event simulation related to financial risks: efficient estimation and sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of Ornstein-Uhlenbeck stationary distributions: expansion and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihao She</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving BSDE with adaptive control variate. A note on the rate of convergence of the operator P^k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage free cointegrated models in gas and oil future markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Benmenzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of BSDEs using empirical regression methods: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMA 2025 - Journée SAMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantile from heavy tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDS 2025 - International Conference on Statistics and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS, Dec 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2025 - 56èmes Journées de Statistique de la SfdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough mathematical modeling and analysis of Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Market Microstructure, Quantitative Trading, High Frequency, and Large Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stevanovich Center for Financial Mathematics, May 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modelling and analysis of the Automated Market Maker Uniswap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWI, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Risks International Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multivariate extreme events with generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCF 2024 - International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured dictionary learning of rating migration matrices for credit risk modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference in Actuarial Science &amp; Finance on Samos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning of extreme Expected Shortfall with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCF 2024 - International Conference on Computational Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks based learning applied to extreme statistics and sampling rare events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pachebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme risk measures with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning out-of-sample Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNSL 2024 - Stochastic Numerics and Statistical Learning: Theory and Applications Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, May 2024, Thuwal, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient SSP-based Methodology for Assessing Climate Risks of a Large Credit Portfolio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Climate Change and Insurance" – CCI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme Expected Shortfall and Conditional Tail Moments with neural networks. Application to cryptocurrency data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathFinance 2024 - 24th MathFinance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bingen am Rhein, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of extreme events with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS2024 - 55èmes Journées de Statistique de la SfdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Finance & Blockchain Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Melachrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Financial Mathematics and Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking forward and backward in Euler schemes and random number generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cohort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "A Random Walk in the Land of Stochastic Analysis and Numerical Probability" (in the honour of Denis Talay)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean estimation for Randomized Quasi Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme expected shortfall with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2023 - 16th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blockchain@X-OMI Workshop on Blockchain and Decentralized Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative modeling of extremes with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNSL 2023 - Workshop on Stochastic Numerics and Statistical Learning: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, May 2023, KAUST, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning extreme expected shortfall with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDS 2023 - IMS International Conference on Statistics and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative modeling of extremes with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - Accelerating Generative Models and Nonconvex Optimisation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Alan Turing Institute, Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured dictionary learning of rating migration matrices for credit risk modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAFEE-ISM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial &amp;quot;Quantitative issues in Centralised and Decentralised Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Melachrinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 SIAM Financial Mathematics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of extreme quantiles with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Evénements extrêmes et risques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseau RESSTE (Risques, Extrêmes et Statistique Spatio-TEmporelle), Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Error Bounds for Weighted Mean and Median, with Application to Robust Aggregation of Cryptocurrency Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Stochastics around Finance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2023 - 13th International Conference on Extreme Value Analysis, Probabilistic and Statistical Models and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV-GAN: Simulation of extreme events with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSta 2022 - 5th International Conference on Econometrics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton method for stochastic control problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on BSDEs and Mean Field Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles with neural networks, application to extreme rainfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A Summit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of extreme quantiles from heavy-tailed distributions with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2022 - 15th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mnacho Echenim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGV-IMPA, Aug 2022, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Methodology for Extreme Financial Risks Using Splitting Methods based on Reversible Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlicz norm and concentration inequalities for beta-heavy tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Chamakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS 10th World Congress in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Extreme Value Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerical Analysis of Stochastic Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generative model for fBm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Mannheim (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of extreme quantiles with ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVA 2021 - 12th International Conference on Extreme Value Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Edinburgh / Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative model for fbm with deep ReLU neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS 2021 - 10th World Congress in Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Seoul / Virtual, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal ecological transition path of a credit portfolio distribution, based on Multidate Monge-Kantorovich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPA, Nov 2021, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated mean-field stochastic control with common noise of numerous heterogeneous energy storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Manheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Stochastic Control of Heterogeneous Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Financial Mathematics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the largest tail-index and extreme quantiles from a mixture of heavy-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2021 - 14th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach to climate-related credit risk, using Shared Socioeconomic Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Jiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quant Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the tail-index and extreme quantiles from a mixture of heavy-tailed distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESIM 2021 - 13th International Workshop on Rare-Event Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris / Virtual, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of extreme quantiles with neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFdS 2021 - 52èmes Journées de Statistique de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Catonsville (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak approximations and VIX option prices expansions in rough forward variances models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMPA, Dec 2020, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Monte Carlo methods for HJB-type equations: which approximation space?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODE workshop on numerical solution of HJB equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference in Monte Carlo &amp; Quasi-Monte Carlo Methods in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling scheme for intractable copula function, application to the computation of tail events in factor copula model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Targino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli-IMS One World Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and computing the adjustment of IM in pricing/hedging derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lopez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quant Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-uncertain value-at-risk, expected shortfall and sharpe ratio, using Stochastic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Asset Pricing and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS-NUS, Aug 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude pour l'Approximation Stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2019, Lille, France. pp.537-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Uncertain Value-at-Risk, Expected Shortfall and Sharpe Ratio, Using Stochastic Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Fin. Math. &amp; Eng</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification For Stochastic Approximation limits and applications to risk/performance metrics in finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem for discretization errors based on general stopping time sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monte Carlo Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on &amp;quot;Monte-Carlo methods for tail risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Fin. Math. &amp; Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Quantification of Stochastic Approximation Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Crépey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uladzislau Stazhynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Optimization and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC and nested extreme risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Int’l Workshop on Rare-Event Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Aug 2018, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-ahead probabilistic forecast of solar irradiance: a Stochastic Differential Equation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Grangereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeyoung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Statistics for Energy Markets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC and nested extreme risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Garden Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependent Heston model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2009 - 4e Biennale Française des Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximative closed formulas for models with local/stochastic volatility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods with Applications in Finance, Insurance and the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Monte Carlo scheme for the numerical approximation of BSDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Colloquium on BDSEs and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Expansions and fast calibration methods for jump diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Directions in Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Yor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.63-76, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75265-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed pricing formula via weak approximation of financial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pricing formulas for models with local volatilities and jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Numerics and Stochastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Monte-Carlo algorithm for solving BSDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM07 - 6th International Congress on Industrial Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland. pp.1081801-1081802, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.200700298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of financial products and models where super-replication prices are explicit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Carassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Temam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ritsumeikan International Symposium on Stochastic Processes and Applications to Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kusatsu, Japan. pp.67-84, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812770448_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust Monte Carlo approach for the simulation of generalized Backward Stochastic Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Stochastic Processes and Applications to Mathematical Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Kusatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuralNetwork-Quantile-Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ae11172fdb2bd2c857fb93545fc4b574fb5d992c;origin=https://hal.archives-ouvertes.fr/hal-04518848;visit=swh:1:snp:adcf821cdecb1ec7e35cc5204760908e0efdf16d;anchor=swh:1:rel:3039b53c70fc905e385267cce4c312c1920f3ce2;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dictionary-learning-RMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:b3badcca9668b7c4d834c6658e7b94292b9ea2f0;origin=https://hal.archives-ouvertes.fr/hal-04515892;visit=swh:1:snp:8fc073f36c28b140cdffe8f87f70f31eadb88236;anchor=swh:1:rel:d9a08fe72eecd219ac3512babc165413b06286f6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software for optimal ecological transition path of a credit portfolio distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f7913108cc5e95b576b8941127958b82b874e5ad;origin=https://github.com/ClaraLage/Portfolio-Transition;visit=swh:1:snp:b907141eead217a05fc5126c8f1be6f334885804;anchor=swh:1:rev:96a6eb168d4d30dac20d393f98783e853eb3c4ad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">蒙特卡罗方法与随机过程：从线性到非线性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Higher Education Press. 2021, 978-7-04-055496-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Methods and Stochastic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapman and Hall/CRC. Chapman and Hall/CRC, 1, 2016, 9781315368757. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315368757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de Monte-Carlo et processus stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de l'École Polytechnique, pp.258, 2013, 978-2-7302-1616-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils stochastiques des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole El Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions de l'École Polytechnique, pp.238, 2011, 978-2-7302-1579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of (nested/extreme) risks in finance: regression Monte-Carlo, MCMC, stochastic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01692008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to stochastic calculus and to the resolution of PDEs using Monte Carlo simulations - Lectures notes of XV Spanish-French School on Numerical Simulation in Physics and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. XV Spanish-French School on Numerical Simulation in Physics and Engineering, Torremolinos, Málaga (Spain), 2012, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00736268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sequential algorithm for L2-approximation and application to Monte-Carlo integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khushboo Surana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary proofs to &amp;quot;Approximation of discrete BSDE using least-squares regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamen Turkedjiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Le Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Senut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2004, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62686/21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la simulation et à l'analyse de discrétisation de processus, et applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId380"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416809v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grangereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyoung Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Suleiman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bompis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18412-3_12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(08)00012-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menozzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71189-6_19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MHKQ0XJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Latournerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990321v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vermandel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231633v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Agarwal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391451v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682824v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631879v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665712v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214315v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017151v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020304v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chamakh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175697v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque Pimentel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uladzislau Stazhynski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219616v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Marco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao She" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Benmenzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;rusalem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644887v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szpruch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2026.104871" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347859v5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05044516v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700084v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pachebat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2025.2578391" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10331-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715954v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mangin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01449-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621349v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-159-2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2229022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423114v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05385-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2227230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458299v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05135-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181227v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237854v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2022.101667" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199734v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1413146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250663v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1408567" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291548v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1292084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1708" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-020-00428-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418576v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Marco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zhou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2020-2062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629952v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1178517" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686952v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G L&#243;pez-Salas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noubiagain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832195v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Germ&#225;n L&#243;pez-Salas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09335-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965182" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bernal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Printems" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09692-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141320v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mrad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839650v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12154" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagliarani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.05.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539087" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01249625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.05.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01291056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066865" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01241190v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AIHP848" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844887v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394833v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201759000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turkedjiev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.07.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01271994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaw Matulewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-016-9142-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855760v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Turkedjiev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ667" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Salas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#225;zquez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106371X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Bachouch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1022094" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098418X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642685v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14100021X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853590v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-2975" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657153v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842608v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130928431" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618470v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benzineb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Geiss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2010.523011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Makhlouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9965.2010.00466.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507787v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2011.620397" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157975v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.09.014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373350v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090755060" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325939v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024910005887" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370717v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753814" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200395v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-009-0102-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281365v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Labart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v13-1393" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159317v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP111" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019463v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2006.10.007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Pham" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050623140" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barrera-Esteve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bergeret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Meziou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-0427-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479838v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040609124" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394976v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/bj/1161614951" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103259v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Costantini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0863-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWVFH4F7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Printems" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003917v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102258v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479844v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428762v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028848v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571969v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534639v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491904v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534649v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04691603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691605v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600870v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571968v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511393v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507005v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350438v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506774v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057231v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507000v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Melachrinos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506997v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170136v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507013v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cohort" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506993v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910645v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506983v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506980v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506967v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501785v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301431v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301609v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506755v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03235031v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506737v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Targino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506759v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506728v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vasquez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506703v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506646v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415192v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506676v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506655v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506679v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506617v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506609v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506579v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506630v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781449v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388877v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75265-3_7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K7H14D46-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781448v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781442v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781445v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781446v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393602v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700298" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171582v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carassus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Temam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812770448_0004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104054v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515892v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3badcca9668b7c4d834c6658e7b94292b9ea2f0;origin=https://hal.archives-ouvertes.fr/hal-04515892;visit=swh:1:snp:8fc073f36c28b140cdffe8f87f70f31eadb88236;anchor=swh:1:rel:d9a08fe72eecd219ac3512babc165413b06286f6;path=/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518848v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ae11172fdb2bd2c857fb93545fc4b574fb5d992c;origin=https://hal.archives-ouvertes.fr/hal-04518848;visit=swh:1:snp:adcf821cdecb1ec7e35cc5204760908e0efdf16d;anchor=swh:1:rel:3039b53c70fc905e385267cce4c312c1920f3ce2;path=/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508118v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7913108cc5e95b576b8941127958b82b874e5ad;origin=https://github.com/ClaraLage/Portfolio-Transition;visit=swh:1:snp:b907141eead217a05fc5126c8f1be6f334885804;anchor=swh:1:rev:96a6eb168d4d30dac20d393f98783e853eb3c4ad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507070v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368757" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507074v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01692008v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00736268v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972016v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Surana" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642656v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Douarin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/21" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416809v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.1201/9781003404743/handbook-statistics-extremes-miguel-de-carvalho-rapha%C3%ABl-huser-philippe-naveau-brian-reich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grangereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyoung Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Suleiman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bompis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18412-3_12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(08)00012-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71189-6_19" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9MHKQ0XJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05044516v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-026-00528-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644887v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szpruch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2026.104871" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04347859v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106903" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700084v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pachebat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2025.2578391" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621349v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ascmo-11-159-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10331-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715954v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mangin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01449-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2229022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423114v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05385-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Marco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2227230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1408567" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181227v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458299v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourgey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05135-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237854v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2022.101667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1413146" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250663v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Marco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mcma-2020-2062" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418576v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chamakh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Szab&#243;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291548v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1292084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uladzislau Stazhynski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque Pimentel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-020-00428-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629952v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1178517" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bernal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Printems" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-019-09692-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686952v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Agarwal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G L&#243;pez-Salas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noubiagain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832195v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2019.01.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Germ&#225;n L&#243;pez-Salas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09335-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965182" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2018.1539087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01249625v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pagliarani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2018.05.059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141320v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mrad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839650v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01291056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066865" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01241190v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AIHP848" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844887v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ791" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201759000" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turkedjiev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2016.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711748v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01271994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaw Matulewicz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-016-9142-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855760v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Turkedjiev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ667" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez-Salas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#225;zquez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106371X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Bachouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1022094" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642685v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14098418X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14100021X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130928431" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657153v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853590v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-2975" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benzineb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2010.523011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Geiss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Makhlouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9965.2010.00466.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507787v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2011.620397" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753814" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090755060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157975v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.09.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325939v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024910005887" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200395v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-009-0102-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281365v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Labart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v13-1393" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP111" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2006.10.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003917v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy&#234;n Pham" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050623140" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211911v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Printems" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040609124" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barrera-Esteve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bergeret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Meziou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-006-0427-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394974v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394976v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lemor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/bj/1161614951" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Costantini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Karoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-006-0863-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWVFH4F7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479844v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601164v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Shardul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544344v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Latournerie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391451v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990321v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vermandel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231633v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682824v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ndiaye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631879v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665712v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214315v4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017151v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020304v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108611v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175697v3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077740v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alasseur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219616v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao She" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373349v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200422v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Benmenzer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;rusalem" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291199v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028848v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428762v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101894v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507022v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571969v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534639v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491904v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04691603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600870v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131680v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Melachrinos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507013v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cohort" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506972v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507005v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350438v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506995v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506774v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350510v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057231v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506976v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507000v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124085v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170136v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506990v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506763v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910645v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507009v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506745v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506737v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Targino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506759v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506755v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301431v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301609v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506967v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501785v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506781v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03235031v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506714v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vasquez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506728v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506703v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506696v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506679v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415192v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506676v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506646v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506655v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506617v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506609v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506579v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506630v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781449v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781448v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781442v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781444v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75265-3_7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K7H14D46-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781445v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781446v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393602v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700298" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171582v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carassus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Temam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812770448_0004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518848v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ae11172fdb2bd2c857fb93545fc4b574fb5d992c;origin=https://hal.archives-ouvertes.fr/hal-04518848;visit=swh:1:snp:adcf821cdecb1ec7e35cc5204760908e0efdf16d;anchor=swh:1:rel:3039b53c70fc905e385267cce4c312c1920f3ce2;path=/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515892v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b3badcca9668b7c4d834c6658e7b94292b9ea2f0;origin=https://hal.archives-ouvertes.fr/hal-04515892;visit=swh:1:snp:8fc073f36c28b140cdffe8f87f70f31eadb88236;anchor=swh:1:rel:d9a08fe72eecd219ac3512babc165413b06286f6;path=/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508118v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f7913108cc5e95b576b8941127958b82b874e5ad;origin=https://github.com/ClaraLage/Portfolio-Transition;visit=swh:1:snp:b907141eead217a05fc5126c8f1be6f334885804;anchor=swh:1:rev:96a6eb168d4d30dac20d393f98783e853eb3c4ad" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507075v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507070v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315368757" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507072v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507074v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01692008v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00736268v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972016v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khushboo Surana" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863088v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Douarin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coppens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/21" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003841v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>