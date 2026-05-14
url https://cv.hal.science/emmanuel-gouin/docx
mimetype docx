--- v0 (2026-03-29)
+++ v1 (2026-05-14)
@@ -334,304 +334,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of in-water recompression for decompression illness after deep freediving: a case series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremely deep bounce dives: planning and physiological challenges based on the experiences of a sample of French-speaking technical divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lin</w:t>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Yu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Lindholm</w:t>
+                <w:t xml:space="preserve">Bernard Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 55 (4), pp.376-383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28920/dhm55.4.376-383⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 55 (2), pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28920/dhm55.2.203-210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417994v1</w:t>
+                <w:t xml:space="preserve">hal-05170316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely deep bounce dives: planning and physiological challenges based on the experiences of a sample of French-speaking technical divers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of in-water recompression for decompression illness after deep freediving: a case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gardette</w:t>
+                <w:t xml:space="preserve">Peter Lindholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diving and Hyperbaric Medicine Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 55 (2), pp.203-210. </w:t>
+              <w:t xml:space="preserve">, 2025, 55 (4), pp.376-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28920/dhm55.2.203-210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.28920/dhm55.4.376-383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170316v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of airway protection tools: an international survey on the use of mouthpiece retaining straps in closed-circuit rebreather diving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -734,51 +734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lindholm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 210 (10), pp.14-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,77 +838,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Eric Blatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International maritime health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (1), pp.36-44. </w:t>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan L’her</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1076,51 +1076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological effects of mixed-gas deep sea dives using a closed-circuit rebreather: a field pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,273 +1357,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the different helium-based breathing mixtures properties impact physiological responses after a single deep closed-circuit rebreather dive?</w:t>
+                <w:t xml:space="preserve">Diving Practices in Technical Divers’ Community and Behaviour towards Self-reported Unusual Symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhiannon Brenner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Éric Blatteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064260v1</w:t>
+                <w:t xml:space="preserve">hal-05064240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving Practices in Technical Divers’ Community and Behaviour towards Self-reported Unusual Symptoms</w:t>
+                <w:t xml:space="preserve">Do the different helium-based breathing mixtures properties impact physiological responses after a single deep closed-circuit rebreather dive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Orsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiannon Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Monnot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Agnès Giroux-Metges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th annual meeting of European Underwater and Baromedical Society (EUBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064240v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloodstream air microbubbles and decompression sickness resistance in rats</w:t>
               </w:r>
@@ -1873,51 +1873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pm Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Blatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.114-125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04816562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2024.09.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lussier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindholm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.376-383" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gardette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.203-210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marroni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.369-375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202308-1505IM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eric Blatteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2023.0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Orsat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L&#8217;her" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59010081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04798-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Veses" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Luciani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecomte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Brenner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pm Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Blatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.114-125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04816562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2024.09.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gardette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.2.203-210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lussier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindholm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.376-383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marroni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28920/dhm55.4.369-375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202308-1505IM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eric Blatteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5603/IMH.2023.0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Orsat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan L&#8217;her" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59010081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04077999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04798-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05417995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Caillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Veses" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Luciani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecomte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05064260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Brenner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Giroux-Metges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>