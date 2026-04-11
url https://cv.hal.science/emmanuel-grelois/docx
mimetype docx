--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -169,178 +169,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux documents sur l’église de Saint-Sandoux : édition et commentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grélois</w:t>
+                <w:t xml:space="preserve">Lo Bulhdor / lo Bulhidor, nom occitan oubli de la source des Roches à Chamalières (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grélois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 122 (1), pp.77-103</w:t>
+              <w:t xml:space="preserve">, 2025, 122 (1), pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05101201v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-05101206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux documents sur l’église de Saint-Sandoux : édition et commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 122 (1), pp.67-76</w:t>
+              <w:t xml:space="preserve">, 2025, 122 (1), pp.77-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05101206v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05101201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage en Auvergne du roi Lothaire en 982 et l’identification de la Borciaco villa</w:t>
               </w:r>
@@ -395,51 +395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancien occitan costit, français régional costitz/coustil : une contribution au lexique et à la toponymie de la Basse Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -503,51 +503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de collaboration entre archéologie, histoire et linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dartevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -611,51 +611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La strate haut-médiévale (paléo-occitane) dans la toponymie de Clermont-Ferrand (ca 700-ca 1000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Onomastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp. 37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -693,51 +693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’ancien nom de terroir las Salas/les Salles (Clermont-Ferrand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Onomastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.47-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -775,51 +775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour l’étude des microtoponymes Marmand (La Roche-Blanche), Puy de Marmant (Orcet), Puy de Marmant (Veyre-Monton)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletin - Association du site de Gergovie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.93-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges toponymiques de l'aqueduc romain d'Augustonemetum/Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Onomastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1146,51 +1146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre occitan et français (standardisé) régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Onomastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49-50, pp.3-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1228,51 +1228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur la toponymie de Clermont-Ferrand et de ses environs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (1), pp.135-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1310,51 +1310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souvenirs des péages médiévaux dans la toponymie de Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Onomastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47-48, pp.103-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1392,51 +1392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom médiéval des Côtes de Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Onomastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47-48, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1651,178 +1651,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05101224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La société auvergnate face à la réforme : adaptation et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grélois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Église, société et pouvoir dans la chrétienté latine (910-1274)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, pp.37-58, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05101244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évêques, chapitre et officialité au XIIIe siècle. Les pratiques de l'écrit à la cathédrale de Clermont (1175-1304)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire à l'ombre des cathédrales. Espace anglo-normand et France de l'Ouest, XIe-XIIIe siècle (Actes du colloque de Cerisy, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-194, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12jw3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12jw3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05101235v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05101244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville chrétienne de l’Antiquité tardive</w:t>
               </w:r>
@@ -2258,259 +2258,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loco et tempore competenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grélois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourin M. ; Martínez Sopena P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une anthropologie du prélèvement seigneurial dans les campagnes de l'Occident médiéval : les mots, les temps et les lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.363-392, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la révision de l'article &amp;quot;cheire&amp;quot; du &amp;quot;Trésor de la langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grélois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rézeau P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richesses du français et géographie linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.327-360, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00420946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La bourgeoisie à Clermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notabilité urbaine (Xe-XIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche d'histoire quantitative, pp.67-78, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00420941v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00420946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sort des vacants, des communaux et des zones humides en Basse-Auvergne à la fin du Moyen Age</w:t>
               </w:r>
@@ -2939,51 +2939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms de lieux antiques et tardo-antiques d’Augustonemetum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de Linguistique Romane, 2008, 2-9518355-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gr&#233;lois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Picot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dartevelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mav" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jw3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04125410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ascd-bh53" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saudan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charmoillaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gr&#233;lois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Picot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dartevelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mav" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jw3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04125410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ascd-bh53" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saudan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charmoillaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>