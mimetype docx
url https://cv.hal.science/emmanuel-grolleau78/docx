--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2338,51 +2338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41BA5286"/>
+    <w:nsid w:val="C182FD01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>