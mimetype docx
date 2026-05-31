--- v1 (2026-04-12)
+++ v2 (2026-05-31)
@@ -92,59 +92,80 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6453-8737</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> ResearcherID : </w:t>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">M-8947-2019</w:t>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=4lLECXgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/M-8947-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
@@ -173,1022 +194,1022 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PLATO Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Rauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Erikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 59, pp.26. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10686-025-09985-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlatoSim: an end-to-end PLATO camera simulator for modelling high-precision space-based photometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jannsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seynaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Regibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Huygen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 681, pp.A18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202346701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04798376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PLATO Solar-like Light-curve Simulator A tool to generate realistic stellar light-curves with instrumental effects representative of the PLATO mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Reese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Marchiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 624, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201834822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les Petites Antilles : des climats variés, des sols de natures contrastées et de fertilités inégales sur des espaces restreints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Eimberck</w:t>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t>
+              <w:t xml:space="preserve">Cahiers du PRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682146v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système d'information national sur les sols: DONESOL et les outils associés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+                <w:t xml:space="preserve">Le programme inventaire gestion et conservation des sols en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bargeot</w:t>
+                <w:t xml:space="preserve">Nathalie Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chafchafi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raymond Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Doux</w:t>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Eimberck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 11 (3), pp.255-269</w:t>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.187-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681867v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Petites Antilles : des climats variés, des sols de natures contrastées et de fertilités inégales sur des espaces restreints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+                <w:t xml:space="preserve">Le système d'information national sur les sols: DONESOL et les outils associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+                <w:t xml:space="preserve">Lionel Bargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
+                <w:t xml:space="preserve">Ahmed Chafchafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Doux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du PRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.21-25</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.255-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681397v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDIQUASOL : application interactive sur les indicateurs environnementaux pour le RMQS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre du Gis Sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1, p. 3</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (4), pp.241-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683533v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Réseau de Mesures de la Qualité des Sols de France (RMQS)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INDIQUASOL : application interactive sur les indicateurs environnementaux pour le RMQS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (4), pp.241-250</w:t>
+              <w:t xml:space="preserve">Lettre du Gis Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, p. 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683516v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une initiative nouvelle en France : la mise en place d'un réseau institutionnel de mesure de la qualité des sols (RMQS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1210,88 +1231,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boulonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88 (5), pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1301,279 +1322,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoRoT DATA Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cautain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Symposium International CoRoT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoRoT DATA : OBSERVATIONS, PRODUCTION and DISTRIBUTION.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First CoRoT International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1583,694 +1604,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II.4 The &amp;quot;ready to use&amp;quot; CoRoT data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CoRoT Legacy Book: The Adventure of the Ultra High Precision Photometry from Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique d'utilisation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hardy</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833377v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique d'utilisation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Hardy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et environnement. Cours, exercices et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832730v1</w:t>
+                <w:t xml:space="preserve">hal-02833377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place du réseau de mesures de la Qualité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INRA. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place du Réseau de Mesures de la Qualité des Sols (implementation of the soil monitoring network)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boulonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INRA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2338,51 +2359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C182FD01"/>
+    <w:nsid w:val="5DF6079D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2569,51 +2590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-grolleau78" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6453-8737" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8947-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Erikson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09985-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04798376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jannsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seynaeve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regibo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huygen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346701" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchiori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grolleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681867v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Doux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chaintreuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cautain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Romagnan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrigno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-grolleau78" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6453-8737" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4lLECXgAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8947-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Erikson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09985-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04798376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jannsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ridder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seynaeve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Regibo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huygen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchiori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grolleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681867v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Doux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chaintreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auvergne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cautain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Romagnan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deru" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrigno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>