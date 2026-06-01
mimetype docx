--- v2 (2026-05-31)
+++ v3 (2026-06-01)
@@ -2359,51 +2359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DF6079D"/>
+    <w:nsid w:val="C0A08F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>