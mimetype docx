--- v0 (2026-04-16)
+++ v1 (2026-05-24)
@@ -900,295 +900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of locally weighted regression to overcome nonlinear effects during in situ NIR monitoring of CHO cell culture parameters and antibody glycosylation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corynebacterium glutamicum , a natural overproducer of succinic acid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng‐yao Li</w:t>
+                <w:t xml:space="preserve">Amani Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulce Ma. Barradas‐dermitz</w:t>
+                <w:t xml:space="preserve">Karim Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Hayward‐jones</w:t>
+                <w:t xml:space="preserve">Eric Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bosselaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/btpr.2924⟩</w:t>
+              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5-6), pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elsc.201900141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333228v1</w:t>
+                <w:t xml:space="preserve">hal-02968827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corynebacterium glutamicum , a natural overproducer of succinic acid?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Kaboré</w:t>
+                <w:t xml:space="preserve">Interest of locally weighted regression to overcome nonlinear effects during in situ NIR monitoring of CHO cell culture parameters and antibody glycosylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zavala-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Olmos</w:t>
+                <w:t xml:space="preserve">Meng‐yao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bosselaar</w:t>
+                <w:t xml:space="preserve">Dulce Ma. Barradas‐dermitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Blanchard</w:t>
+                <w:t xml:space="preserve">Patricia Hayward‐jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (5-6), pp.205-215. </w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (e2924), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elsc.201900141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btpr.2924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968827v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of microcarriers addition and mixing on WJ-MSC culture in bioreactors</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Ma. Barradas‐dermitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Hayward-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,295 +1704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the type of microcarrier and agitation modes on the expansion performances of mesenchymal stem cells derived from umbilical cord</w:t>
+                <w:t xml:space="preserve">Dimensional analysis and CFD simulations of microcarrier ‘just-suspended’ state in mesenchymal stromal cells bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Angélique Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Reppel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+                <w:t xml:space="preserve">I. Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Toye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/btpr.2887⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.464-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968491v1</w:t>
+                <w:t xml:space="preserve">hal-02151663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional analysis and CFD simulations of microcarrier ‘just-suspended’ state in mesenchymal stromal cells bioreactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Impact of the type of microcarrier and agitation modes on the expansion performances of mesenchymal stem cells derived from umbilical cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Reppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Toye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203, pp.464-474. </w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.e2887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btpr.2887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151663v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal conversion of wood, organosolv and chlorite pulps</w:t>
               </w:r>
@@ -2112,90 +2112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Impeller Design for Mesenchymal Stem Cell Culture on Microcarriers in Bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Loubière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angélique Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Toye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Yao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,425 +2374,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel comparison of in situ Raman and NIR spectroscopies to simultaneously measure multiple variables toward real-time monitoring of CHO cell bioreactor cultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-sensitive dextran-covered PNBA nanoparticles as triggered drug delivery systems: Formulation, characteristics and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauchard</w:t>
+                <w:t xml:space="preserve">Meriem El Founi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliman Mehawed Abdellatif Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 514, pp.289 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921094v1</w:t>
+                <w:t xml:space="preserve">hal-01924074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-sensitive dextran-covered PNBA nanoparticles as triggered drug delivery systems: Formulation, characteristics and cytotoxicity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+                <w:t xml:space="preserve">Parallel comparison of in situ Raman and NIR spectroscopies to simultaneously measure multiple variables toward real-time monitoring of CHO cell bioreactor cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Fabien Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 514, pp.289 - 298. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.205 - 213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924074v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of antibody glycosylation site occupancy by in situ Raman spectroscopy during bioreactor CHO cell cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ebel</w:t>
+                <w:t xml:space="preserve">Diauxic growth of Clostridium acetobutylicum ATCC 824 when grown on mixtures of glucose and cellobiose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia-Kandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rondags</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Framboisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Paris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (2), pp.486 - 493. </w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/btpr.2604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13568-018-0615-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921118v1</w:t>
+                <w:t xml:space="preserve">hal-01797977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and modeling of fluctuating dissolved oxygen concentration impact on Corynebacterium glutamicum growth in a scale-down bioreactor</w:t>
               </w:r>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Karim Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,589 +2906,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diauxic growth of Clostridium acetobutylicum ATCC 824 when grown on mixtures of glucose and cellobiose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of antibody glycosylation site occupancy by in situ Raman spectroscopy during bioreactor CHO cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng-Yao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (2), pp.486 - 493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13568-018-0615-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btpr.2604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797977v1</w:t>
+                <w:t xml:space="preserve">hal-01921118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobiosis–anaerobiosis transition has a significant impact on organic acid production by Corynebacterium glutamicum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword Advances in “Stem Cell Bioengineering”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 52, pp.10 - 21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.229 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2017.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924060v1</w:t>
+                <w:t xml:space="preserve">hal-01924087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword Advances in “Stem Cell Bioengineering”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposition of cellulose in hot-compressed water: detailed analysis of the products and effect of operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia-Kandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rondags</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2017.07.023⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924087v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of cellulose in hot-compressed water: detailed analysis of the products and effect of operating conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+                <w:t xml:space="preserve">Aerobiosis–anaerobiosis transition has a significant impact on organic acid production by Corynebacterium glutamicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Karim Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.10 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651273v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting MSC expansion from critical quality attributes to critical culture process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.231 - 243. </w:t>
@@ -3771,307 +3771,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gas-liquid mass transfer on organic acids production by Corynebacterium glutamicum in unbaffled shake flasks</w:t>
+                <w:t xml:space="preserve">Liposomal nanodelivery systems using soy and marine lecithin to encapsulate food biopreservative nisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
+                <w:t xml:space="preserve">Muhammad Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2015.06.003⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (1, 1), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266260v1</w:t>
+                <w:t xml:space="preserve">hal-01267001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomal nanodelivery systems using soy and marine lecithin to encapsulate food biopreservative nisin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of gas-liquid mass transfer on organic acids production by Corynebacterium glutamicum in unbaffled shake flasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Linder</w:t>
+                <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.237-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2015.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.12.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267001v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Tissue-Engineered Ligament: Design and Preliminary Evaluation of a Dedicated Multi-Chamber Tension-Torsion Bioreactor</w:t>
               </w:r>
@@ -4204,51 +4204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Growth Conditions for the Expansion of Porcine Mesenchymal Stem Cells on Microcarriers in Stirred Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Balandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4338,64 +4338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactate production as representative of the fermentation potential of Corynebacterium glutamicum 2262 in a one-step process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Bao Truc Khuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,51 +4632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Balandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4733,447 +4733,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surfactant pluronic F-68 on CHO cell growth, metabolism, production, and glycosylation of human recombinant IFN-γ in mild operating conditions</w:t>
+                <w:t xml:space="preserve">Effect of surfactants, dispersion and temperature on solubility and biodegradation of phenanthrene in aqueous media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Clincke</w:t>
+                <w:t xml:space="preserve">T. Pantsyrnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Goergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Roitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 ((1)), pp. 181-190. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 ((1)), pp. 29-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/btpr.503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606341v1</w:t>
+                <w:t xml:space="preserve">hal-00604685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surfactants, dispersion and temperature on solubility and biodegradation of phenanthrene in aqueous media.</w:t>
+                <w:t xml:space="preserve">Effect of surfactant pluronic F-68 on CHO cell growth, metabolism, production, and glycosylation of human recombinant IFN-γ in mild operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pantsyrnaya</w:t>
+                <w:t xml:space="preserve">M.F. Clincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+                <w:t xml:space="preserve">F.T. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delaunay</w:t>
+                <w:t xml:space="preserve">V. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Goergen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Guedon</w:t>
+                <w:t xml:space="preserve">O. Roitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 ((1)), pp. 29-33. </w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 ((1)), pp. 181-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btpr.503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604685v1</w:t>
+                <w:t xml:space="preserve">hal-00606341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surfactants, dispersion and temperature on solubility and biodegradation of phenanthrene in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pantsyrnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Goergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (1), pp.29-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5190,64 +5190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic characterization of vero cell metabolism in a serum-free batch culture process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,51 +5875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of phenylpropanoid compounds by recombinant microorganisms expressing plant-specific biosynthesis genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Limem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,51 +6021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intracellular nucleotide and nucleotide sugar contents on recombinant interferon-gamma; glycosylation during batch and fed-batch cultures of CHO cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kochanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,51 +6340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grattepanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duportail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76, pp.773-781</w:t>
@@ -6611,51 +6611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menshutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Goergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Izvestiya Vuzov. Seria Himiya i himicheskaya tehnologiya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50, pp.93-98</w:t>
@@ -6697,90 +6697,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular nucleotide and nucleotide sugar contents of cultured CHO cells determined by a fast, sensitive, and high-resolution ion-pair RP-HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kochanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 348 (2), pp.243-251. </w:t>
@@ -6934,51 +6934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de régulation de la transcription des gènes du système protéolytique de Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7829,51 +7829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité de l'expression génétique chez les lactocoques : développement d'un outil et son application aux peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7963,51 +7963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mohand-Oussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8450,51 +8450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth inhibition of Clostridium cellulolyticum by an inefficiently regulated carbon flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8561,282 +8561,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of cellobiose by Clostridium cellulolyticum growing in continuous culture: evidence for decreased NADH reoxidation as a factor limiting growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Guedon</w:t>
+                <w:t xml:space="preserve">Du génome à l'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cailliez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Calero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goupil-Feuillerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78, pp.39-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787609v1</w:t>
+                <w:t xml:space="preserve">hal-02684934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du génome à l'application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine C. Delorme</w:t>
+                <w:t xml:space="preserve">Metabolism of cellobiose by Clostridium cellulolyticum growing in continuous culture: evidence for decreased NADH reoxidation as a factor limiting growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Drouault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144 (2), pp.375 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-144-2-375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684934v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8848,51 +8848,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced method to monitor cell cultures by dielectric spectroscopy</w:t>
+                <w:t xml:space="preserve">Chemometrics to monitor CHO cell cultures quality by in situ NIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zavala-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyao Li</w:t>
@@ -8949,75 +8949,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ESACT meeting " Cell culture technologies: bridging academia and industry to provide solutions for patients", BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333492v1</w:t>
+                <w:t xml:space="preserve">hal-02333483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometrics to monitor CHO cell cultures quality by in situ NIRS</w:t>
+                <w:t xml:space="preserve">Enhanced method to monitor cell cultures by dielectric spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zavala-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyao Li</w:t>
@@ -9074,51 +9074,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ESACT meeting " Cell culture technologies: bridging academia and industry to provide solutions for patients", BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333483v1</w:t>
+                <w:t xml:space="preserve">hal-02333492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose valorization in biorefinery: integration of fast pyrolysis and fermentation for building blocks production</w:t>
               </w:r>
@@ -9223,96 +9223,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman spectroscopy monitoring of macro and micro-heterogeneity of monoclonal antibody glycosylation produced by CHO cells in bioreactors</w:t>
+                <w:t xml:space="preserve">In situ Raman spectroscopy as a promising PAT tool for monitoring of macro and micro-heterogeneity of monoclonal antibody glycosylation produced by CHO cells in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9324,120 +9324,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th BioProScale Symposium: Innovative scale up and scale down for bioprocess intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922509v1</w:t>
+                <w:t xml:space="preserve">hal-02333510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman spectroscopy as a promising PAT tool for monitoring of macro and micro-heterogeneity of monoclonal antibody glycosylation produced by CHO cells in bioreactors</w:t>
+                <w:t xml:space="preserve">In situ Raman spectroscopy monitoring of macro and micro-heterogeneity of monoclonal antibody glycosylation produced by CHO cells in bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9449,51 +9449,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th BioProScale Symposium: Innovative scale up and scale down for bioprocess intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333510v1</w:t>
+                <w:t xml:space="preserve">hal-01922509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time analysis of antibody glycosylation using in-line Raman spectroscopy in cell culture</w:t>
               </w:r>
@@ -9505,64 +9505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9598,342 +9598,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and real-time control of CHO cell specific growth rate throughout cultures in bioreactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frantz Fournier</w:t>
+                <w:t xml:space="preserve">Nanoparticules à coeur poly(acrylate d'o-nitrobenzyle) et couronne polysaccharide : vers un traitement anticancéreux photo-activable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Founi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliman Mehawed Abdellatif Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ESACT meeting "Cell technologies for innovative therapies", BMC Proceedings 2017, 12 (Suppl 1):3-P134</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">GFP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922275v1</w:t>
+                <w:t xml:space="preserve">hal-03239706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules à coeur poly(acrylate d'o-nitrobenzyle) et couronne polysaccharide : vers un traitement anticancéreux photo-activable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soliman Mehawed Abdellatif Soliman</w:t>
+                <w:t xml:space="preserve">Online and real-time control of CHO cell specific growth rate throughout cultures in bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">25th ESACT meeting "Cell technologies for innovative therapies", BMC Proceedings 2017, 12 (Suppl 1):3-P134</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239706v1</w:t>
+                <w:t xml:space="preserve">hal-01922275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PNBA-based photosensitive nanoparticles: a novel devices for controlled drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Founi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliman Mehawed Abdellatif Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9975,103 +9975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes nanoparticulaires d'administration de médicaments à base de poly(acrylate d'o-nitrobenzyle) et à libération photodéclenchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem El Founi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliman Mehawed Abdellatif Soliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journée Scientifique du GFP section Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, strasbourg, France</w:t>
@@ -10094,321 +10094,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum-free media for mesenchymal stem cells expansion on microcarriers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Olmos</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of the physiological state of CHO cells in bioreactor by using a dual spectroscopic strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courtès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Society for Animal Cell Technology (ESACT) Meeting: C2P2: Cells, Culture, Patients, Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-9-S9-P70⟩</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-9-S9-P48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305688v1</w:t>
+                <w:t xml:space="preserve">hal-01305628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of the physiological state of CHO cells in bioreactor by using a dual spectroscopic strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ebel</w:t>
+                <w:t xml:space="preserve">Serum-free media for mesenchymal stem cells expansion on microcarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Society for Animal Cell Technology (ESACT) Meeting: C2P2: Cells, Culture, Patients, Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-9-S9-P48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-9-S9-P70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305628v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the study of the hydrodynamics of bioreactors used for the culture of living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10528,51 +10528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mehmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Biotechnology Symposium and Exhibition, Biotechnology for the Sustainability of Human Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, DALIAN, China</w:t>
@@ -10614,51 +10614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes hydrodynamiques et culture de cellules animales en réacteur : quel rôle pour le copolymère Pluronic-68 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10709,51 +10709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de régulation de la transcription des gènes du système protéolytique de Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10834,51 +10834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité de l'expression génétique chez les lactocoques : développement d'un outil et son application aux peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10994,51 +10994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t>
@@ -11138,51 +11138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rondags</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Framboisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11718,277 +11718,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the production process of Taxus globosa S. cells by cellular synchronization for the subsequent production of the anti-cancer paclitaxel</w:t>
+                <w:t xml:space="preserve">Interest of the Locally Weighted Regression to improve real-time monitoring of CHO and antibody quality by using in situ NIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zavala-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Barradas-Dermitz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AMIDIQ (Academia Mexicana de Investigation y Docencia en Ingeniera Quimica), San José des Cabo, Mexique, 1 - 4 mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San José des Cabo, Mexico</w:t>
+              <w:t xml:space="preserve">12th European Symposium on Biochemical Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922390v1</w:t>
+                <w:t xml:space="preserve">hal-01922411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the Locally Weighted Regression to improve real-time monitoring of CHO and antibody quality by using in situ NIR spectroscopy</w:t>
+                <w:t xml:space="preserve">Improvement of the production process of Taxus globosa S. cells by cellular synchronization for the subsequent production of the anti-cancer paclitaxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zavala-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Barradas-Dermitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dulce Barradas-Dermitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Symposium on Biochemical Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès de l'AMIDIQ (Academia Mexicana de Investigation y Docencia en Ingeniera Quimica), San José des Cabo, Mexique, 1 - 4 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San José des Cabo, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922411v1</w:t>
+                <w:t xml:space="preserve">hal-01922390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'estimation en temps réel de la vitesse spécifique de croissance pour le pilotage de cultures de cellules animales</w:t>
               </w:r>
@@ -12494,51 +12494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobie production of organie acids and alcohols with Corynebacterium glutamicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12632,64 +12632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12727,51 +12727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés biotechnologiques pour la production de protéines recombinantes à usage thérapeutiques : vers une maîtrise de la glycosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Clincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13094,51 +13094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05337126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubiere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.10.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chebil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marbehan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1336360" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zavala-Ortiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Denner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguilar-Uscanga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Ghannoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Isla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;yao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ma. Barradas&#8208;dermitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hayward&#8208;jones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Briki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kabor&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosselaar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201900141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Wlodarczyk-Biegun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller-Renno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107521" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greenhalf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barbiero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Briens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105884" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Barradas-Dermitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-019-02255-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hayward-Jones" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107457" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2887" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delafosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia-Kandia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00395-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01980640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Yao Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Founi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman Mehawed Abdellatif Soliman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2604" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabor&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2018.10.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-018-0615-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Karim Kabor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.10.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2017.07.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02994" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.04.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Akasov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gileva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Zaytseva-Zotova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Burov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-016-2218-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-016-2036-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.06.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S3G92NG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.12.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ferrari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Balandras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-013-0586-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boudrant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09168451.2014.878219" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pantsyrnaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Goergen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12088-012-0265-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1527" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDZ12T20-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606341v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Clincke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.503" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX8SHXRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantsyrnaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Goergen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.01.024" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03XRVG9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;don" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611352v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pinton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22783" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ5BV14W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza-Amel Boulahya," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schultz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2599-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLZKBDWD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799073v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Limen Ben Amor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Salem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Engasser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1000500520" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghedira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1000501211" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Skandrani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boubaker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Sgaier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neffati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chekir Ghedira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2008.02.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-942NV0LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kochanowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cacan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chirat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21816" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWZ2L4GB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380365v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S08-027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bokas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattepanche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duportail" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1046-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FS93L56Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nizhegorodova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guseva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menshutina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudrant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077315v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2005.10.027" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HFDCH0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.53-58.2002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gobert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910803v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.9.3837-3845.2001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910800v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1461" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600080v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002840010334" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NBX93ZX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910799v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.1.119-130.2001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910812v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.182.7.2010-2017.2000" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.6.2461-2470.2000" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desvaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petitdemange" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youyou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787587v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(99)00110-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BD1D9A171717EAA9008ADFC24645E358D86F7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitdemange" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530051577" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C81B916215A0EAE2B200C6A634478CDC9DEEA04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.10.3262-3269.1999" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787598v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-8-1831" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787609v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-2-375" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684934v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goupil-Feuillerat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333492v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gomez-Rodrigues" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333483v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Berruti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333510v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922275v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239576v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piccini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-9-S9-P70" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-9-S9-P48" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922581v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Olmos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401153v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbouche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mehmood" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olmos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835362v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771131v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786673v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333533v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333525v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922399v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922390v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922411v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922378v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922324v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922340v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Corro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gschaedler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922462v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922265v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822941v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746476v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10121" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05337126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubiere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakry Pen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Framboisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2025.10.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chebil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marbehan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1336360" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zavala-Ortiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Denner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguilar-Uscanga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Ghannoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Isla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Briki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kabor&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosselaar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201900141" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;yao Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Ma. Barradas&#8208;dermitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hayward&#8208;jones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2924" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Wlodarczyk-Biegun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller-Renno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107521" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greenhalf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barbiero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Briens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105884" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02366817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Barradas-Dermitz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-019-02255-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02376535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hayward-Jones" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107457" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delafosse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chevalot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.04.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2887" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia-Kandia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00395-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01980640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Yao Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Founi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman Mehawed Abdellatif Soliman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.12.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.06.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-018-0615-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabor&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2018.10.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2604" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2017.07.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02994" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Karim Kabor&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.04.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Akasov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gileva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Zaytseva-Zotova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Burov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-016-2218-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-016-2036-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.12.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266260v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.06.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S3G92NG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ferrari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Balandras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-013-0586-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boudrant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09168451.2014.878219" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pantsyrnaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Goergen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12088-012-0265-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777492v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1527" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDZ12T20-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantsyrnaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Goergen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.01.024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03XRVG9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Clincke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ogier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roitel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.503" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX8SHXRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gu&#233;don" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611352v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pinton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22783" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ5BV14W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza-Amel Boulahya," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schultz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2599-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLZKBDWD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799073v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Limen Ben Amor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Salem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Engasser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1000500520" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghedira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1000501211" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Skandrani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boubaker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Sgaier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neffati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379981v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chekir Ghedira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2008.02.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-942NV0LK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kochanowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cacan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chirat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21816" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWZ2L4GB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380365v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cebron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/S08-027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bokas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattepanche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duportail" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1046-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FS93L56Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nizhegorodova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guseva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menshutina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudrant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077315v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2005.10.027" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HFDCH0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.1.53-58.2002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gobert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910803v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.9.3837-3845.2001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910800v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-6-1461" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600080v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002840010334" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NBX93ZX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910799v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.1.119-130.2001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910812v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.182.7.2010-2017.2000" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.6.2461-2470.2000" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desvaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petitdemange" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684710v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youyou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787587v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(99)00110-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BD1D9A171717EAA9008ADFC24645E358D86F7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitdemange" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530051577" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C81B916215A0EAE2B200C6A634478CDC9DEEA04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.10.3262-3269.1999" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787598v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-8-1831" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684934v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goupil-Feuillerat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787609v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-2-375" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333483v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gomez-Rodrigues" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Berruti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333510v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922509v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239706v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922275v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239576v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305628v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-9-S9-P48" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305688v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piccini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-9-S9-P70" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922581v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Olmos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401153v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbouche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mehmood" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olmos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835362v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771131v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786673v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333533v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02333525v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922399v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922411v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922390v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922378v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922324v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922340v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Corro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gschaedler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922462v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922265v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822941v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746476v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10121" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>