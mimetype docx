--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -770,265 +770,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal fate in soil after application of digestate originating from the anaerobic digestion of non-source-separated organic fraction of municipal solid waste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas chromatography–mass spectrometry analysis of organic pollutants in French soils irrigated with agro-industrial wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Bonet-Garcia</w:t>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">, 2023, 11, pp.1125487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.1007390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1125487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494019v1</w:t>
+                <w:t xml:space="preserve">hal-05224243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas chromatography–mass spectrometry analysis of organic pollutants in French soils irrigated with agro-industrial wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace metal fate in soil after application of digestate originating from the anaerobic digestion of non-source-separated organic fraction of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Baldasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+                <w:t xml:space="preserve">Neus Bonet-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Frunzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.1125487. </w:t>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1125487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.1007390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224243v1</w:t>
+                <w:t xml:space="preserve">hal-05494019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption modeling of Cu(II) and Pb(II) onto humin extracted from a peat soil</w:t>
               </w:r>
@@ -1138,1943 +1138,1943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper removal from aqueous solution using raw pine sawdust, olive pomace and their derived traditional biochars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of Individual and Mixtures of β-Blockers and Copper in Soils and Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Michelle Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Touil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-021-03629-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (11), pp.2700-2707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371074v1</w:t>
+                <w:t xml:space="preserve">hal-05550472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of biogenic selenium nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper removal from aqueous solution using raw pine sawdust, olive pomace and their derived traditional biochars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mannaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewati Dixit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Touil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11683-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-021-03629-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371079v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic properties of biogenic selenium nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewati Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirudh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Dieter Schild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b03950⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (30), pp.40264-40274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11683-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278037v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process optimization with Box-Behnken experimental design for photocatalytic degradation of thiamethoxam using perlite supported TiO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ngaha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2019.24402⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (30), pp.11954-11962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b03950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452621v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Binuclear Copper(II) Complex with Diphenoxido-bridges: Synthesis, Characterisation, Crystal Structure and Predicting the Magnetic Coupling Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmar Mashhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmar Mashhun</w:t>
+                <w:t xml:space="preserve">Seyed Amir Zarei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Amir Zarei</w:t>
+                <w:t xml:space="preserve">Mohammad Piltan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (2), pp.114-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3184/174751916X14534008407571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New copper(II) niflumate complexes with N-donor ligands: Synthesis, characterization and evaluation of anticancer potential against human cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Kumar</w:t>
+                <w:t xml:space="preserve">Raj Pal Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Pal Sharma</w:t>
+                <w:t xml:space="preserve">Paloth Venugopalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloth Venugopalan</w:t>
+                <w:t xml:space="preserve">Valeria Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 488, pp.260-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2019.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrofloxacin and copper plant uptake by Phragmites australis from a liquid digestate: Single versus combined application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process optimization with Box-Behnken experimental design for photocatalytic degradation of thiamethoxam using perlite supported TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ngaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Sayen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dilek Duranoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.134⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.364-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2019.24402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109247v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contribution of reclaimed wastewater irrigation to the potential exposure of humans to antibiotics, antibiotic resistant bacteria and antibiotic resistance genes – NEREUS COST Action ES1403 position paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrofloxacin and copper plant uptake by Phragmites australis from a liquid digestate: Single versus combined application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Despo Fatta-Kassinos</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.01.011⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 664, pp.188-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451480v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorptive removal of enrofloxacin antibiotic from aqueous solution using a ligno-cellulosic substrate from wheat bran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+                <w:t xml:space="preserve">On the contribution of reclaimed wastewater irrigation to the potential exposure of humans to antibiotics, antibiotic resistant bacteria and antibiotic resistance genes – NEREUS COST Action ES1403 position paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M. Bayona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasis Christou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Ortenbach-López</w:t>
+                <w:t xml:space="preserve">Despo Fatta-Kassinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (5), pp.5820-5829. </w:t>
+              <w:t xml:space="preserve">, 2018, pp.102131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452684v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations of histidine 13 to arginine but also of arginine 5 to glycine are responsible for the different coordination sites of Zn(II) to human and murine peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorptive removal of enrofloxacin antibiotic from aqueous solution using a ligno-cellulosic substrate from wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Alies</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Sayen</w:t>
+                <w:t xml:space="preserve">Marta Ortenbach-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.5820-5829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858250v1</w:t>
+                <w:t xml:space="preserve">hal-02452684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations of histidine 13 to arginine but also of arginine 5 to glycine are responsible for the different coordination sites of Zn(II) to human and murine peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Borghesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coqueret</w:t>
+                <w:t xml:space="preserve">Sabrina Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (53), pp.14233-14241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266305v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four monomeric copper( ii ) complexes of non-steroidal anti-inflammatory drug Ibuprofen and N-donor ligands: syntheses, characterization, crystal structures and cytotoxicity studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santosh Kumar</w:t>
+                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shipra Garg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paloth Venugopalan</w:t>
+                <w:t xml:space="preserve">Sandrine Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Tenti</w:t>
+                <w:t xml:space="preserve">Xavier Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427-428, pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452836v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trishistidine Pseudopeptide with Ability to Remove Both Cu Ι and Cu ΙΙ from the Amyloid-β Peptide and to Stop the Associated ROS Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four monomeric copper( ii ) complexes of non-steroidal anti-inflammatory drug Ibuprofen and N-donor ligands: syntheses, characterization, crystal structures and cytotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shipra Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Pal Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloth Venugopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gateau</w:t>
+                <w:t xml:space="preserve">Lorenzo Tenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703429⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (16), pp.8253-8262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nj00247e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635477v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between Affinity and Cu(II) Binding Sites to Amyloid-β Peptides Evaluated by a New Water-Soluble UV–Visible Ratiometric Dye with a Moderate Cu(II) Affinity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">A Trishistidine Pseudopeptide with Ability to Remove Both Cu Ι and Cu ΙΙ from the Amyloid-β Peptide and to Stop the Associated ROS Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreza Candido matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia N. Montes Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Journaux</w:t>
+                <w:t xml:space="preserve">Christelle Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (3), pp.2155-2162. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (67), pp.17078-17088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586442v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and co-adsorption of diclofenac and Cu(II) on calcareous soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link between Affinity and Cu(II) Binding Sites to Amyloid-β Peptides Evaluated by a New Water-Soluble UV–Visible Ratiometric Dye with a Moderate Cu(II) Affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Borghesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareen Graouer-Bacart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 124, pp.386-392. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (3), pp.2155-2162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452795v1</w:t>
+                <w:t xml:space="preserve">hal-01586442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological approaches for fractionation and speciation to estimate trace element bioavailability in engineered anaerobic digestion ecosystems: An overview</w:t>
               </w:r>
@@ -3179,4294 +3179,4656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc(II) Binding Site to the Amyloid-beta Peptide: Insights from Spectroscopic Studies with a Wide Series of Modified Peptides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption and co-adsorption of diclofenac and Cu(II) on calcareous soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Collin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mareen Graouer-Bacart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01733⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.386-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572932v1</w:t>
+                <w:t xml:space="preserve">hal-02452795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward new polymeric oxygen scavenging systems : formation of poly(vinyl alcohol) oxygen scavenger film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc(II) Binding Site to the Amyloid-beta Peptide: Insights from Spectroscopic Studies with a Wide Series of Modified Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Damaj</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Packaging Technology and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pts.2112⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.10499-10509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269178v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using synthetic models to simulate aging of Cu contamination in soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward new polymeric oxygen scavenging systems : formation of poly(vinyl alcohol) oxygen scavenger film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4291-3⟩</w:t>
+              <w:t xml:space="preserve">Packaging Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.293 - 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pts.2112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788878v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of pesticides from various chemical families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using synthetic models to simulate aging of Cu contamination in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Langeron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Couderchet</w:t>
+                <w:t xml:space="preserve">M. Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (16), pp.9727-9741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2916-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (10), pp.7641 - 7652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4291-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947490v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Au(III) Interactions with Chitosan on Gold Nanoparticle Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoa Dang Nguyen Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Kowandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coqueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (8), pp.4465-4474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp4112316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching potential of phenylurea herbicides in a calcareous soil: comparison of column elution and batch studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of pesticides from various chemical families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (7), pp.4906-4913. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1244-y⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (16), pp.9727-9741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2916-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947528v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a new water-soluble Zn sensor to determine Zn affinity for the amyloid-b peptide and relevant mutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaching potential of phenylurea herbicides in a calcareous soil: comparison of column elution and batch studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4MT00016A⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.4906-4913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1244-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023148v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn impacts Cu coordination to amyloid-beta, the Alzheimer's peptide, but not the ROS production and the associated cell toxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Alies</w:t>
+                <w:t xml:space="preserve">Use of a new water-soluble Zn sensor to determine Zn affinity for the amyloid-b peptide and relevant mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bustos Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sasaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Guillon</w:t>
+                <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc38236a⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (7), pp.1220-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4MT00016A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992985v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of phenylurea herbicides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Couderchet</w:t>
+                <w:t xml:space="preserve">Zn impacts Cu coordination to amyloid-beta, the Alzheimer's peptide, but not the ROS production and the associated cell toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1654-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.1214-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc38236a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02945265v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Physicochemical Studies, Molecular Dynamics Simulations, and Metal-Ion-Dependent Antiproliferative and Antiangiogenic Properties of Cone ICL670-Substituted Calix[4]arenes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Ourouda</w:t>
+                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of phenylurea herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201200141⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (9), pp.6266-6281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1654-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134831v1</w:t>
+                <w:t xml:space="preserve">hal-02945265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is organic matter alone sufficient to predict isoproturon sorption in calcareous soils?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Physicochemical Studies, Molecular Dynamics Simulations, and Metal-Ion-Dependent Antiproliferative and Antiangiogenic Properties of Cone ICL670-Substituted Calix[4]arenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dassonville-Klimpt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achouak El Arfaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Couderchet</w:t>
+                <w:t xml:space="preserve">Roger Ourouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.066⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (11), pp.1001-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201200141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02944728v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray and solution structures of Cu(II) GHK and Cu(II) DAHK complexes : influence on their redox properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Sayen</w:t>
+                <w:t xml:space="preserve">Is organic matter alone sufficient to predict isoproturon sorption in calcareous soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achouak El Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Keziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 432, pp.251-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.05.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720253v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc(II) modulates specifically amyloid formation and structure in model peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Alies</w:t>
+                <w:t xml:space="preserve">X-ray and solution structures of Cu(II) GHK and Cu(II) DAHK complexes : influence on their redox properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pradines</w:t>
+                <w:t xml:space="preserve">R. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Llorens-Alliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.10151-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02950573v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure solution as origin of the humid creep of a mineral material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edgar Alejandro Pachon-Rodriguez</w:t>
+                <w:t xml:space="preserve">Zinc(II) modulates specifically amyloid formation and structure in model peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Llorens-Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.84.066121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (2), pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-010-0729-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526845v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between soil composition and retention capacity of terbumeton onto chalky soils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure solution as origin of the humid creep of a mineral material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Alejandro Pachon-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Arfaouia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN08105⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (6), pp.066121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.84.066121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576006v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fischer-Tropsch Waxes Upgrading via Hydrocracking and Selective Hydroisomerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between soil composition and retention capacity of terbumeton onto chalky soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Arfaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouchy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2008047⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (3), pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN08105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001400v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co(II)(l-proline)2(H2O)2 solid complex: Characterization, magnetic properties, and DFT computations. Preliminary studies of its use as oxygen scavenger in packaging films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (1), pp.17-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inoche.2008.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and dioxygen reactivity of copper(I) complexes with glycoligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Damaj</w:t>
+                <w:t xml:space="preserve">Fischer-Tropsch Waxes Upgrading via Hydrocracking and Selective Hydroisomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hastoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cisnetti,</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. A. Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (1), pp.91-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2008047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421335v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and spectroscopic studies of Cu(II) and Ni(II) complexes with a new proline–threonine dipeptide ligand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization and dioxygen reactivity of copper(I) complexes with glycoligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3235-3245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545919v1</w:t>
+                <w:t xml:space="preserve">hal-00421335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical damage of a chemically degraded cement paste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic and spectroscopic studies of Cu(II) and Ni(II) complexes with a new proline–threonine dipeptide ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (7), pp.1514-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2008.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091759v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper sorption onto a lignocellulosic substrate from wheat bran impregnated with a lipophilic tetraazamacrocycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+                <w:t xml:space="preserve">Interactions of Aqueous Selenium (−II) and (IV) with Metallic Sulfide Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chuburu</w:t>
+                <w:t xml:space="preserve">Fanny Monteil-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aplincourt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Dumonceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (15), pp.5376-5382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0704481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.04.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582974v1</w:t>
+                <w:t xml:space="preserve">hal-05566582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic measurements, UV-Vis spectroscopy, and XAS of dinuclear nickel(II) complexes of bistetraazamacrocycles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XPS and XAS studies of copper(II) sorbed onto a synthetic pyrite surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Monteil-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumonceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2004.10.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 303 (1), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763745v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the mechanical damage of a chemically degraded cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Moranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (3), pp.345-353</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.401-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886300v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Scale Speciation of First-Row Transition Elements Bound to Ligneous Material by Using X-ray Absorption Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper sorption onto a lignocellulosic substrate from wheat bran impregnated with a lipophilic tetraazamacrocycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chuburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200304920⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 289 (1-3), pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188724v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of chromium on a straw lignin: adsorption isotherm, EPR, and XAS studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+                <w:t xml:space="preserve">Magnetic measurements, UV-Vis spectroscopy, and XAS of dinuclear nickel(II) complexes of bistetraazamacrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soibinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Déchamps-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marceau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aplincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b211411a⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2004.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032210v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and manganese surface complex formation with extracted lignin. Part 2: characterisation of magnetic interaction between transition metal and quinonic radical by EPR microwave power saturation experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Merdy</w:t>
+                <w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Flogeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (3), pp.345-353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B209665J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02188722v1</w:t>
+                <w:t xml:space="preserve">hal-00886300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAS, ESR and potentiometric studies of three dinuclear N,N′-para-xylylenebis(tetraazamacrocycle)copper(II) complexes - X-ray crystal structure of [N,N′-p-xylylenebis(cyclen)]copper(II)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Scale Speciation of First-Row Transition Elements Bound to Ligneous Material by Using X-ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aplincourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (18), pp.4479-4484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200304920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763911v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper Sorption on a Straw Lignin: Experiments and EPR Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Merdy</w:t>
+                <w:t xml:space="preserve">Speciation of chromium on a straw lignin: adsorption isotherm, EPR, and XAS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Flogeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.2001.7972⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (4), pp.714-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b211411a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02188727v1</w:t>
+                <w:t xml:space="preserve">hal-03032210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a wheat straw cell wall residue by various techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Iron and manganese surface complex formation with extracted lignin. Part 2: characterisation of magnetic interaction between transition metal and quinonic radical by EPR microwave power saturation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Michel Frapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0003-2670(02)00078-8⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (3), pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B209665J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02188726v1</w:t>
+                <w:t xml:space="preserve">hal-02188722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and manganese surface complex formation with extracted lignin. Part 1: Adsorption isotherm experiments and EPR spectroscopy analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XAS, ESR and potentiometric studies of three dinuclear N,N′-para-xylylenebis(tetraazamacrocycle)copper(II) complexes - X-ray crystal structure of [N,N′-p-xylylenebis(cyclen)]copper(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soibinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Déchamps-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aplincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.1984-1994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02188728v1</w:t>
+                <w:t xml:space="preserve">hal-01763911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Study of Copper(II)−Wheat Straw Cell Wall Residue Surface Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Copper Sorption on a Straw Lignin: Experiments and EPR Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aplincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dumonceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Aplincourt</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es010197a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 245 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2001.7972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188730v1</w:t>
+                <w:t xml:space="preserve">hal-02188727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization and Iron(III) Binding Ability of Dimeric and Polymeric Lignin Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron and manganese surface complex formation with extracted lignin. Part 1: Adsorption isotherm experiments and EPR spectroscopy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (11), pp.1638-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b206352b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcis.2001.7535⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02188733v1</w:t>
+                <w:t xml:space="preserve">hal-02188728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterisation of a wheat straw cell wall residue by various techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumonceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aplincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 459 (1), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0003-2670(02)00078-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopic Study of Copper(II)−Wheat Straw Cell Wall Residue Surface Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumonceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aplincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (8), pp.1728-1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es010197a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Characterization and Iron(III) Binding Ability of Dimeric and Polymeric Lignin Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aplincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumonceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 239 (1), pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2001.7535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaction of metallic cations with lignins. Part 1: Stability of iron (III), manganese (II) and copper (II) complexes with phenolic lignin model compounds: coumaric, ferulic and sinapic acids and coniferyl alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Duomonceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2000 (2), pp.76-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3184/030823400103166427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7476,383 +7838,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical modelling of Cu(II) and Pb(II) adsorption onto humin using NICA-Donnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Nguyen Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des agents de contraste à base de gadolinium dans les sols de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Destrebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity of two pharmaceuticals in zebra mussels hemocytes and sperm cells, after ex vivo and in vivo exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7862,245 +8224,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of crops by the partridge (Perdix perdix) in the context of methanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Villiers-en-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of titanium dioxide nanoparticles on metallic trace elements behaviour in soils. Interfaces Against Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Nguyen Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8110,244 +8472,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur la méthanisation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Dziebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cavalier Bleu, 2023, Idées reçues, 9791031806280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Elements in Anaerobic Biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IWA Publishing, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789060225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8357,384 +8719,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à &amp;quot;Idées reçues sur la méthanisation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Dziebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur la méthanisation agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, pp.15-19, 2023, Idées reçues, 9791031806280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les matériaux plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fricoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Odof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Packaging des produits cosmétiques : volume 1, packaging primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project of a LTSER site Driven by civil society in the Argonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Marco Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grichka Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Research in the Upper Rhine Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8881,51 +9243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sayen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quintaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34926-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#225; Rocha de Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Baldasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Tomasino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.125961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17050245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A.R. Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marisa R. Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Bonet-Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1007390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1125487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04283806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen-Phuong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03670-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manna&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arfaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03629-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rewati Dixit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11683-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngaha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Durano&#287;lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmar Mashhun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Zarei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Piltan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/174751916X14534008407571" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pal Sharma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloth Venugopalan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferretti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tarpin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sayen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Bayona" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasis Christou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despo Fatta-Kassinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.01.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ortenbach-L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802759" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Garg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tenti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00247e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Candido&#8197;matias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia N. Montes Aparicio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703429" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04979" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Graouer-Bacart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.11.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269178v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Damaj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2112" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC5BHJLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proffit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cances" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponthieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4291-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langeron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2916-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Dang Nguyen Vo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4112316" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1244-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bustos Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MT00016A" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sasaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38236a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1654-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF647DF134340F46DDBCB7ACAB304D264C2891E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ourouda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200141" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak El Arfaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.066" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW1JLZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720253v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hureaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradines" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens-Alliot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-010-0729-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/686E9164F030E00BDD466DE6D6A3EFEF746D80A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alejandro Pachon-Rodriguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Houvenaghel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.84.066121" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Arfaouia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08105" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02001400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hastoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2008047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2008.10.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731SD05S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2008.01.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQ23NR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Moranville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chuburu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aplincourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.04.020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDPXT73-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soibinet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2004.10.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37MNQKWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Flogeac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200304920" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFWHPSQL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b211411a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B209665J" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763911v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumonceau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.7972" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHRGZLJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188726v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(02)00078-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS8KGNQ6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206352b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C2FFF8829B19292506D971A633DE26888900C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188730v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010197a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VJVCX68R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188733v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.7535" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3W0005Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aplincourt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duomonceau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/030823400103166427" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889628v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Phuong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326837v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrebecq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Magnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capitaine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dziebowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fermoso" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Collins" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roussel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060225" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332602v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577031v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fricoteaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Odof" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sabadie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377151v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aimont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grichka L&#233;vy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sayen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quintaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34926-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#225; Rocha de Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Baldasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Tomasino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.125961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17050245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A.R. Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marisa R. Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1125487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Bonet-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1007390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04283806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen-Phuong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03670-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Michelle Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5448" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manna&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arfaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03629-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rewati Dixit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11683-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmar Mashhun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Zarei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Piltan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/174751916X14534008407571" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pal Sharma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloth Venugopalan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tarpin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Durano&#287;lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24402" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sayen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Bayona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasis Christou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despo Fatta-Kassinos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.01.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ortenbach-L&#243;pez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802759" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Garg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00247e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Candido&#8197;matias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia N. Montes Aparicio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703429" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04979" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Graouer-Bacart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.11.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01733" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269178v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Damaj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2112" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC5BHJLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proffit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cances" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4291-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Dang Nguyen Vo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4112316" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langeron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2916-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1244-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bustos Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MT00016A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sasaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38236a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1654-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF647DF134340F46DDBCB7ACAB304D264C2891E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134831v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ourouda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200141" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak El Arfaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.066" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW1JLZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hureaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950573v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens-Alliot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-010-0729-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/686E9164F030E00BDD466DE6D6A3EFEF746D80A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526845v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alejandro Pachon-Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Houvenaghel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.84.066121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576006v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Arfaouia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08105" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2008.10.020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731SD05S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02001400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hastoy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2008047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti," TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2008.01.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQ23NR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566582v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monteil-Rivera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumonceau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0704481" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KL48T4M1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GMRCN0G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Moranville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chuburu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aplincourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.04.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDPXT73-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soibinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2004.10.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37MNQKWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Flogeac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188724v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200304920" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFWHPSQL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b211411a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B209665J" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763911v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188727v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.7972" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHRGZLJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188728v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206352b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C2FFF8829B19292506D971A633DE26888900C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188726v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(02)00078-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS8KGNQ6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010197a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VJVCX68R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.7535" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3W0005Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aplincourt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duomonceau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/030823400103166427" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889628v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Phuong" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326837v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrebecq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Magnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902108v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capitaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dziebowski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577149v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fermoso" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Collins" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roussel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060225" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577031v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fricoteaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Odof" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sabadie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377151v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aimont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grichka L&#233;vy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>