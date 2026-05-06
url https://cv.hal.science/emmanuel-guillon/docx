--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -100,632 +100,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roe deer exposure to trace metals and pesticides in forests and agricultural plains of North-eastern France</w:t>
+                <w:t xml:space="preserve">Survey of Microcystin-Producing Cyanobacteria in French Lakes of Various Trophic Status Using Environmental and Cyanobacterial Parameters and an Active Mussel Biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Collas</w:t>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Helder</w:t>
+                <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Quintaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.21828-21844. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (5), pp.245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34926-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins17050245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379920v1</w:t>
+                <w:t xml:space="preserve">hal-05095365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and genotoxic effects of carbamazepine and methylmercury on the gonads of Dreissena polymorpha</w:t>
+                <w:t xml:space="preserve">Effects of digestate soil amendment on the fate of trace metals and on the soil microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Baratange</w:t>
+                <w:t xml:space="preserve">Veronica Baldasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tainá Rocha de Almeida</w:t>
+                <w:t xml:space="preserve">Maria Paola Tomasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise David</w:t>
+                <w:t xml:space="preserve">Luigi Frunzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107493⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 371, pp.125961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.125961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252406v1</w:t>
+                <w:t xml:space="preserve">hal-05494018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of digestate soil amendment on the fate of trace metals and on the soil microbial community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roe deer exposure to trace metals and pesticides in forests and agricultural plains of North-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Baldasso</w:t>
+                <w:t xml:space="preserve">Rémi Helder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Tomasino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luigi Frunzo</w:t>
+                <w:t xml:space="preserve">Thomas Quintaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.125961⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.21828-21844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34926-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494018v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Microcystin-Producing Cyanobacteria in French Lakes of Various Trophic Status Using Environmental and Cyanobacterial Parameters and an Active Mussel Biomonitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and genotoxic effects of carbamazepine and methylmercury on the gonads of Dreissena polymorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">Tainá Rocha de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">Isabelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+                <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (5), pp.245. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.107493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins17050245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095365v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metformin and lamotrigine sorption on a digestate amended soil in presence of trace metal contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Baldasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A.R. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Frunzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marisa R. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,451 +770,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas chromatography–mass spectrometry analysis of organic pollutants in French soils irrigated with agro-industrial wastewater</w:t>
+                <w:t xml:space="preserve">Adsorption modeling of Cu(II) and Pb(II) onto humin extracted from a peat soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maurin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quynh Nguyen-Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1125487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-023-03670-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224243v1</w:t>
+                <w:t xml:space="preserve">hal-04283806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal fate in soil after application of digestate originating from the anaerobic digestion of non-source-separated organic fraction of municipal solid waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gas chromatography–mass spectrometry analysis of organic pollutants in French soils irrigated with agro-industrial wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 11, pp.1125487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1125487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.1007390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05494019v1</w:t>
+                <w:t xml:space="preserve">hal-05224243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption modeling of Cu(II) and Pb(II) onto humin extracted from a peat soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trace metal fate in soil after application of digestate originating from the anaerobic digestion of non-source-separated organic fraction of municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Baldasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Bonet-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Frunzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-023-03670-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.1007390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283806v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Individual and Mixtures of β-Blockers and Copper in Soils and Sediments</w:t>
+                <w:t xml:space="preserve">Adsorption of Individual and Mixtures of β-Blockers and Copper in Soils and Sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Michelle Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (11), pp.2700-2707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper removal from aqueous solution using raw pine sawdust, olive pomace and their derived traditional biochars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mannaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,914 +1506,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t>
+                <w:t xml:space="preserve">Enrofloxacin and copper plant uptake by Phragmites australis from a liquid digestate: Single versus combined application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
+                <w:t xml:space="preserve">Stephanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">Cristina Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Loget</w:t>
+                <w:t xml:space="preserve">Cristiana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b03950⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 664, pp.188-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278037v1</w:t>
+                <w:t xml:space="preserve">hal-02109247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Binuclear Copper(II) Complex with Diphenoxido-bridges: Synthesis, Characterisation, Crystal Structure and Predicting the Magnetic Coupling Constant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and Material Engineering of Photocathodes Derivatized with Polyoxometalate-Supported {Mo3S4} HER Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmar Mashhun</w:t>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Amir Zarei</w:t>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Piltan</w:t>
+                <w:t xml:space="preserve">Antoine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Chevreux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.114-119. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (30), pp.11954-11962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3184/174751916X14534008407571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b03950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452829v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New copper(II) niflumate complexes with N-donor ligands: Synthesis, characterization and evaluation of anticancer potential against human cell lines</w:t>
+                <w:t xml:space="preserve">Process optimization with Box-Behnken experimental design for photocatalytic degradation of thiamethoxam using perlite supported TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Kumar</w:t>
+                <w:t xml:space="preserve">Emmanuel Ngaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Pal Sharma</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dilek Duranoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.01.020⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.364-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2019.24402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452636v1</w:t>
+                <w:t xml:space="preserve">hal-02452621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process optimization with Box-Behnken experimental design for photocatalytic degradation of thiamethoxam using perlite supported TiO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Binuclear Copper(II) Complex with Diphenoxido-bridges: Synthesis, Characterisation, Crystal Structure and Predicting the Magnetic Coupling Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmar Mashhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Amir Zarei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Piltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ngaha</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sylviane Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dilek Duranoğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2019.24402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3184/174751916X14534008407571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452621v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrofloxacin and copper plant uptake by Phragmites australis from a liquid digestate: Single versus combined application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New copper(II) niflumate complexes with N-donor ligands: Synthesis, characterization and evaluation of anticancer potential against human cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Sayen</w:t>
+                <w:t xml:space="preserve">Raj Pal Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Rocha</w:t>
+                <w:t xml:space="preserve">Paloth Venugopalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiana Silva</w:t>
+                <w:t xml:space="preserve">Valeria Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+                <w:t xml:space="preserve">Michel Tarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 664, pp.188-202. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488, pp.260-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109247v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contribution of reclaimed wastewater irrigation to the potential exposure of humans to antibiotics, antibiotic resistant bacteria and antibiotic resistance genes – NEREUS COST Action ES1403 position paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorptive removal of enrofloxacin antibiotic from aqueous solution using a ligno-cellulosic substrate from wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pina</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marta Ortenbach-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.102131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.01.011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.5820-5829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451480v1</w:t>
+                <w:t xml:space="preserve">hal-02452684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorptive removal of enrofloxacin antibiotic from aqueous solution using a ligno-cellulosic substrate from wheat bran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+                <w:t xml:space="preserve">On the contribution of reclaimed wastewater irrigation to the potential exposure of humans to antibiotics, antibiotic resistant bacteria and antibiotic resistance genes – NEREUS COST Action ES1403 position paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M. Bayona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasis Christou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Ortenbach-López</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Despo Fatta-Kassinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (5), pp.5820-5829. </w:t>
+              <w:t xml:space="preserve">, 2018, pp.102131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452684v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations of histidine 13 to arginine but also of arginine 5 to glycine are responsible for the different coordination sites of Zn(II) to human and murine peptides</w:t>
               </w:r>
@@ -2438,64 +2438,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Borghesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (53), pp.14233-14241. </w:t>
@@ -2658,90 +2658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four monomeric copper( ii ) complexes of non-steroidal anti-inflammatory drug Ibuprofen and N-donor ligands: syntheses, characterization, crystal structures and cytotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipra Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Pal Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloth Venugopalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2952,64 +2952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Borghesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3054,390 +3054,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approaches for fractionation and speciation to estimate trace element bioavailability in engineered anaerobic digestion ecosystems: An overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc(II) Binding Site to the Amyloid-beta Peptide: Insights from Spectroscopic Studies with a Wide Series of Modified Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+                <w:t xml:space="preserve">Fabrice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guibaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shakeri Yekta Sepehr</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.10499-10509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394597v1</w:t>
+                <w:t xml:space="preserve">hal-01572932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and co-adsorption of diclofenac and Cu(II) on calcareous soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological approaches for fractionation and speciation to estimate trace element bioavailability in engineered anaerobic digestion ecosystems: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareen Graouer-Bacart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenz Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeri Yekta Sepehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1324-1366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452795v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc(II) Binding Site to the Amyloid-beta Peptide: Insights from Spectroscopic Studies with a Wide Series of Modified Peptides</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption and co-adsorption of diclofenac and Cu(II) on calcareous soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mareen Graouer-Bacart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (20), pp.10499-10509. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.386-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572932v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new polymeric oxygen scavenging systems : formation of poly(vinyl alcohol) oxygen scavenger film</w:t>
               </w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Packaging Technology and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (4), pp.293 - 302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3552,51 +3552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using synthetic models to simulate aging of Cu contamination in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,360 +3667,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Au(III) Interactions with Chitosan on Gold Nanoparticle Formation</w:t>
+                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of pesticides from various chemical families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoa Dang Nguyen Vo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+                <w:t xml:space="preserve">Julie Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dupont</w:t>
+                <w:t xml:space="preserve">Alodie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Kowandy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4112316⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (16), pp.9727-9741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2916-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527885v1</w:t>
+                <w:t xml:space="preserve">hal-02947490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of pesticides from various chemical families</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Au(III) Interactions with Chitosan on Gold Nanoparticle Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alodie Blondel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+                <w:t xml:space="preserve">Khoa Dang Nguyen Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hénon</w:t>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Couderchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Kowandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (16), pp.9727-9741. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (8), pp.4465-4474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2916-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp4112316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947490v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching potential of phenylurea herbicides in a calcareous soil: comparison of column elution and batch studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (7), pp.4906-4913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4182,307 +4182,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn impacts Cu coordination to amyloid-beta, the Alzheimer's peptide, but not the ROS production and the associated cell toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Guillon</w:t>
+                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of phenylurea herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc38236a⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (9), pp.6266-6281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1654-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992985v1</w:t>
+                <w:t xml:space="preserve">hal-02945265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of phenylurea herbicides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Couderchet</w:t>
+                <w:t xml:space="preserve">Zn impacts Cu coordination to amyloid-beta, the Alzheimer's peptide, but not the ROS production and the associated cell toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1654-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.1214-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc38236a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02945265v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Physicochemical Studies, Molecular Dynamics Simulations, and Metal-Ion-Dependent Antiproliferative and Antiangiogenic Properties of Cone ICL670-Substituted Calix[4]arenes.</w:t>
               </w:r>
@@ -4615,90 +4615,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is organic matter alone sufficient to predict isoproturon sorption in calcareous soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achouak El Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Keziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couderchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 432, pp.251-256. </w:t>
@@ -4912,64 +4912,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Llorens-Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (2), pp.333-340. </w:t>
@@ -5032,51 +5032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure solution as origin of the humid creep of a mineral material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Alejandro Pachon-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Houvenaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5188,51 +5188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (3), pp.245-252. </w:t>
@@ -5296,51 +5296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,294 +5527,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and dioxygen reactivity of copper(I) complexes with glycoligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic and spectroscopic studies of Cu(II) and Ni(II) complexes with a new proline–threonine dipeptide ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cisnetti,</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Bernard Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (7), pp.1514-1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2008.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421335v1</w:t>
+                <w:t xml:space="preserve">hal-02545919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and spectroscopic studies of Cu(II) and Ni(II) complexes with a new proline–threonine dipeptide ligand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, characterization and dioxygen reactivity of copper(I) complexes with glycoligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3235-3245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02545919v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of Aqueous Selenium (−II) and (IV) with Metallic Sulfide Surfaces</w:t>
               </w:r>
@@ -5826,51 +5826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Monteil-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dumonceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5923,397 +5923,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS and XAS studies of copper(II) sorbed onto a synthetic pyrite surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Copper sorption onto a lignocellulosic substrate from wheat bran impregnated with a lipophilic tetraazamacrocycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chuburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aplincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.022⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 289 (1-3), pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566584v1</w:t>
+                <w:t xml:space="preserve">hal-01582974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical damage of a chemically degraded cement paste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">XPS and XAS studies of copper(II) sorbed onto a synthetic pyrite surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Monteil-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Kamali</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumonceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 303 (1), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091759v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper sorption onto a lignocellulosic substrate from wheat bran impregnated with a lipophilic tetraazamacrocycle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the mechanical damage of a chemically degraded cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Moranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.401-409</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01582974v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic measurements, UV-Vis spectroscopy, and XAS of dinuclear nickel(II) complexes of bistetraazamacrocycles</w:t>
               </w:r>
@@ -6458,64 +6458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of soil particles by X-ray diffraction (XRD), X-ray photoelectron spectroscopy (XPS), electron paramagnetic resonance (EPR) and transmission electron microscopy (TEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Flogeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6570,77 +6570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Scale Speciation of First-Row Transition Elements Bound to Ligneous Material by Using X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (18), pp.4479-4484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6699,77 +6699,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of chromium on a straw lignin: adsorption isotherm, EPR, and XAS studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Flogeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27 (4), pp.714-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6816,77 +6816,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and manganese surface complex formation with extracted lignin. Part 2: characterisation of magnetic interaction between transition metal and quinonic radical by EPR microwave power saturation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Michel Frapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27 (3), pp.577-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7039,625 +7039,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper Sorption on a Straw Lignin: Experiments and EPR Characterization</w:t>
+                <w:t xml:space="preserve">Spectroscopic Study of Copper(II)−Wheat Straw Cell Wall Residue Surface Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumonceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (8), pp.1728-1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es010197a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcis.2001.7972⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188727v1</w:t>
+                <w:t xml:space="preserve">hal-02188730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and manganese surface complex formation with extracted lignin. Part 1: Adsorption isotherm experiments and EPR spectroscopy analysis</w:t>
+                <w:t xml:space="preserve">Copper Sorption on a Straw Lignin: Experiments and EPR Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dumonceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26 (11), pp.1638-1645. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 245 (1), pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b206352b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2001.7972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188728v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a wheat straw cell wall residue by various techniques</w:t>
+                <w:t xml:space="preserve">Iron and manganese surface complex formation with extracted lignin. Part 1: Adsorption isotherm experiments and EPR spectroscopy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 459 (1), pp.133-142. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (11), pp.1638-1645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0003-2670(02)00078-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b206352b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188726v1</w:t>
+                <w:t xml:space="preserve">hal-02188728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Study of Copper(II)−Wheat Straw Cell Wall Residue Surface Complexes</w:t>
+                <w:t xml:space="preserve">Characterisation of a wheat straw cell wall residue by various techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dumonceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36 (8), pp.1728-1733. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 459 (1), pp.133-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es010197a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0003-2670(02)00078-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188730v1</w:t>
+                <w:t xml:space="preserve">hal-02188726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization and Iron(III) Binding Ability of Dimeric and Polymeric Lignin Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dumonceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 239 (1), pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7716,51 +7716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of metallic cations with lignins. Part 1: Stability of iron (III), manganese (II) and copper (II) complexes with phenolic lignin model compounds: coumaric, ferulic and sinapic acids and coniferyl alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7865,90 +7865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical modelling of Cu(II) and Pb(II) adsorption onto humin using NICA-Donnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Nguyen Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7986,77 +7986,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des agents de contraste à base de gadolinium dans les sols de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Destrebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8251,51 +8251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of crops by the partridge (Perdix perdix) in the context of methanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8346,90 +8346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of titanium dioxide nanoparticles on metallic trace elements behaviour in soils. Interfaces Against Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Nguyen Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8499,51 +8499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur la méthanisation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Dziebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8574,51 +8574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Elements in Anaerobic Biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8693,51 +8693,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8746,51 +8746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à &amp;quot;Idées reçues sur la méthanisation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Dziebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8822,281 +8822,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les matériaux plastiques</w:t>
+                <w:t xml:space="preserve">La méthanisation est un levier pour l’agro-socio-écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lacoste</w:t>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Dziebowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fricoteaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Sabadie</w:t>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Packaging des produits cosmétiques : volume 1, packaging primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Les idées reçues sur la méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577031v1</w:t>
+                <w:t xml:space="preserve">hal-05602533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">les matériaux plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fricoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Odof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Packaging des produits cosmétiques : volume 1, packaging primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The project of a LTSER site Driven by civil society in the Argonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Marco Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Helder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grichka Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Research in the Upper Rhine Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9243,51 +9351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sayen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quintaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34926-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#225; Rocha de Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Baldasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Tomasino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.125961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17050245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A.R. Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marisa R. Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1125487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Bonet-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1007390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04283806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen-Phuong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03670-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Michelle Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5448" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manna&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arfaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03629-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rewati Dixit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11683-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmar Mashhun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Zarei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Piltan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/174751916X14534008407571" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pal Sharma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloth Venugopalan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tarpin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Durano&#287;lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24402" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sayen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Bayona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasis Christou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despo Fatta-Kassinos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.01.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ortenbach-L&#243;pez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802759" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Garg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00247e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Candido&#8197;matias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia N. Montes Aparicio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703429" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04979" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Graouer-Bacart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.11.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01733" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269178v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Damaj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2112" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC5BHJLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proffit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cances" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4291-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Dang Nguyen Vo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4112316" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947490v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langeron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2916-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1244-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bustos Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MT00016A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sasaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38236a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945265v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1654-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF647DF134340F46DDBCB7ACAB304D264C2891E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134831v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ourouda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200141" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak El Arfaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.066" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW1JLZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hureaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950573v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens-Alliot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-010-0729-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/686E9164F030E00BDD466DE6D6A3EFEF746D80A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526845v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alejandro Pachon-Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Houvenaghel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.84.066121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576006v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Arfaouia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08105" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2008.10.020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731SD05S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02001400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hastoy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2008047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti," TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2008.01.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQ23NR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566582v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monteil-Rivera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumonceau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0704481" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KL48T4M1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GMRCN0G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Moranville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chuburu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aplincourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.04.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDPXT73-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soibinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2004.10.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37MNQKWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Flogeac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188724v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200304920" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFWHPSQL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b211411a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B209665J" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763911v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188727v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.7972" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHRGZLJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188728v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206352b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C2FFF8829B19292506D971A633DE26888900C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188726v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(02)00078-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS8KGNQ6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010197a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VJVCX68R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.7535" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3W0005Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aplincourt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duomonceau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/030823400103166427" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889628v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Phuong" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326837v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrebecq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Magnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902108v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capitaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dziebowski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577149v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fermoso" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Collins" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roussel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060225" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577031v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fricoteaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Odof" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sabadie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377151v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aimont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grichka L&#233;vy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maurin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17050245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Baldasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Tomasino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sayen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Frunzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.125961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quintaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34926-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tain&#225; Rocha de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107493" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A.R. Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marisa R. Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04283806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen-Phuong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03670-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1125487" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Bonet-Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1007390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Michelle Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5448" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manna&#239;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arfaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-021-03629-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rewati Dixit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Jordan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Schild" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11683-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sayen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Tourneur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03950" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngaha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Durano&#287;lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmar Mashhun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Zarei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Piltan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/174751916X14534008407571" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pal Sharma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloth Venugopalan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ferretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tarpin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ortenbach-L&#243;pez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Bayona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasis Christou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despo Fatta-Kassinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.01.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802759" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Garg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tenti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj00247e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreza Candido&#8197;matias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia N. Montes Aparicio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703429" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Journaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04979" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01733" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenz Markus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeri Yekta Sepehr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Graouer-Bacart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.11.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269178v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Damaj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2112" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RC5BHJLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01788878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proffit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cances" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4291-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947490v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langeron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2916-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Dang Nguyen Vo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kowandy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4112316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1244-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bustos Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MT00016A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945265v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1654-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF647DF134340F46DDBCB7ACAB304D264C2891E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992985v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sasaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc38236a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134831v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ourouda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200141" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak El Arfaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.05.066" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW1JLZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hureaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950573v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens-Alliot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-010-0729-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/686E9164F030E00BDD466DE6D6A3EFEF746D80A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526845v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alejandro Pachon-Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Houvenaghel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.84.066121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576006v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Arfaouia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marceau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN08105" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545915v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2008.10.020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731SD05S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02001400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hastoy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Martens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2008047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Behr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2008.01.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQ23NR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti," TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566582v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monteil-Rivera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumonceau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0704481" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KL48T4M1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chuburu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aplincourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Handel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.04.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZDPXT73-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GMRCN0G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091759v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Moranville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamali" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763745v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soibinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs-Olivier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barbier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2004.10.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37MNQKWZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Flogeac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188724v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200304920" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFWHPSQL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marceau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b211411a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B209665J" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763911v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188730v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es010197a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VJVCX68R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188727v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.7972" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHRGZLJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188728v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206352b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3C2FFF8829B19292506D971A633DE26888900C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188726v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(02)00078-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS8KGNQ6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2001.7535" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3W0005Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188737v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aplincourt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duomonceau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3184/030823400103166427" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889628v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nguyen Phuong" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04326837v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrebecq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Magnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delahaut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902108v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Capitaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dziebowski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577149v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fermoso" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Collins" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roussel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060225" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332602v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602533v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577031v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fricoteaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Odof" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sabadie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377151v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aimont" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grichka L&#233;vy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>