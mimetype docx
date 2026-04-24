--- v0 (2026-03-29)
+++ v1 (2026-04-24)
@@ -994,937 +994,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02932251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tangent method derivation of the arctic curve for $q$-weighted paths with arbitrary starting points</w:t>
+                <w:t xml:space="preserve">The arctic curve for Aztec rectangles with defects via the Tangent Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (11), pp.115205. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176 (3), pp.639-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab03ff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-019-02315-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02932285v1</w:t>
+                <w:t xml:space="preserve">hal-04404664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arctic curve for Aztec rectangles with defects via the Tangent Method</w:t>
+                <w:t xml:space="preserve">A tangent method derivation of the arctic curve for $q$-weighted paths with arbitrary starting points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 176 (3), pp.639-678. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (11), pp.115205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-019-02315-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab03ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404664v1</w:t>
+                <w:t xml:space="preserve">cea-02932285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic curves for paths with arbitrary starting points: a tangent method approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A universal law for Voronoi cell volumes in infinitely large maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51, pp.355201. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.013205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aad028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa9db4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02011867v1</w:t>
+                <w:t xml:space="preserve">hal-01549001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the Voronoi cell perimeter in large bi-pointed maps</w:t>
+                <w:t xml:space="preserve">Eulerian triangulations: two-point function and hull perimeter statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.073409. </w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aacfbc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646351v1</w:t>
+                <w:t xml:space="preserve">hal-01335525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal law for Voronoi cell volumes in infinitely large maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arctic curves for paths with arbitrary starting points: a tangent method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.013205. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.355201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa9db4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aad028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549001v1</w:t>
+                <w:t xml:space="preserve">cea-02011867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian triangulations: two-point function and hull perimeter statistics</w:t>
+                <w:t xml:space="preserve">Statistics of the Voronoi cell perimeter in large bi-pointed maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.073409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aacfbc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335525v1</w:t>
+                <w:t xml:space="preserve">hal-01646351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a conjecture by Chapuy about Voronoi cells in large maps</w:t>
+                <w:t xml:space="preserve">The distance-dependent two-point function of triangulations: a new derivation from old results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.103401. </w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.177-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa8c25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485575v1</w:t>
+                <w:t xml:space="preserve">hal-01236866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distance-dependent two-point function of quadrangulations: a new derivation by direct recursion</w:t>
+                <w:t xml:space="preserve">Refined universal laws for hull volumes and perimeters in large planar maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (2), pp.213-244. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.275203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa7088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237310v1</w:t>
+                <w:t xml:space="preserve">hal-01485573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined universal laws for hull volumes and perimeters in large planar maps</w:t>
+                <w:t xml:space="preserve">The distance-dependent two-point function of quadrangulations: a new derivation by direct recursion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50, pp.275203. </w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.213-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa7088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485573v1</w:t>
+                <w:t xml:space="preserve">hal-01237310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two statistical ensembles of quadrangulations: a continued fraction approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a conjecture by Chapuy about Voronoi cells in large maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/37⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.103401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa8c25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188331v1</w:t>
+                <w:t xml:space="preserve">hal-01485575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distance-dependent two-point function of triangulations: a new derivation from old results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing two statistical ensembles of quadrangulations: a continued fraction approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, pp.177-211. </w:t>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.125-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236866v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on the statistics of hull perimeters in large planar triangulations $and$ quadrangulations</w:t>
               </w:r>
@@ -1979,51 +1979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-point function of bicolored planar maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2064,798 +2064,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on irreducible maps with several boundaries</w:t>
+                <w:t xml:space="preserve">On the two-point function of general planar maps and hypermaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871941v1</w:t>
+                <w:t xml:space="preserve">hal-00914145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three-point function of general planar maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Fusy</w:t>
+                <w:t xml:space="preserve">A note on irreducible maps with several boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.P1.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/09/P09012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01010665v1</w:t>
+                <w:t xml:space="preserve">hal-00871941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Irreducible Maps and Slices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bouttier</w:t>
+                <w:t xml:space="preserve">The three-point function of general planar maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, pp.914-972. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.P09012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0963548314000340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/09/P09012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801674v1</w:t>
+                <w:t xml:space="preserve">cea-01010665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the two-point function of general planar maps and hypermaps</w:t>
+                <w:t xml:space="preserve">On Irreducible Maps and Slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Fusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (3), </w:t>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.914-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0963548314000340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914145v1</w:t>
+                <w:t xml:space="preserve">hal-00801674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Maps and Continued Fractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More on the O(n) model on random maps via nested loops: loops with bending energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-011-1401-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (27), pp.275206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/27/275206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586646v1</w:t>
+                <w:t xml:space="preserve">hal-00687323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recursive approach to the O(n) model on random maps via nested loops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Maps and Continued Fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.045002. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 309 (3), pp.623 - 662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/4/045002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-011-1401-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655530v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop models on random maps via nested loops: case of domain symmetry breaking and application to the Potts model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A recursive approach to the O(n) model on random maps via nested loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lattice models and integrability, 45, pp.494017. </w:t>
+              <w:t xml:space="preserve">, 2012, 45, pp.045002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/4/045002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801672v1</w:t>
+                <w:t xml:space="preserve">hal-00655530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More on the O(n) model on random maps via nested loops: loops with bending energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Loop models on random maps via nested loops: case of domain symmetry breaking and application to the Potts model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 45 (27), pp.275206. </w:t>
+              <w:t xml:space="preserve">, 2012, Lattice models and integrability, 45, pp.494017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/27/275206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687323v1</w:t>
+                <w:t xml:space="preserve">hal-00801672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance statistics in quadrangulations with no multiple edges and the geometry of minbus</w:t>
               </w:r>
@@ -2926,209 +2926,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance statistics in quadrangulations with a boundary, or with a self-avoiding loop</w:t>
+                <w:t xml:space="preserve">Confluence of geodesic paths and separating loops in large planar quadrangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (46), pp.465208. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (03), pp.P03001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/46/465208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/03/P03001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586654v1</w:t>
+                <w:t xml:space="preserve">hal-00336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluence of geodesic paths and separating loops in large planar quadrangulations</w:t>
+                <w:t xml:space="preserve">Distance statistics in quadrangulations with a boundary, or with a self-avoiding loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009 (03), pp.P03001. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (46), pp.465208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/03/P03001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/46/465208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336772v1</w:t>
+                <w:t xml:space="preserve">hal-00586654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of geodesics in large quadrangulations</w:t>
               </w:r>
@@ -3407,248 +3407,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass distribution exponents for growing trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François David</w:t>
+                <w:t xml:space="preserve">Blocked edges on Eulerian maps and mobiles: Application to spanning trees, hard particles and the Ising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thordur Jonsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/02/P02011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.7411-7440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/27/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120467v2</w:t>
+                <w:t xml:space="preserve">hal-00336795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocked edges on Eulerian maps and mobiles: Application to spanning trees, hard particles and the Ising model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bouttier</w:t>
+                <w:t xml:space="preserve">Mass distribution exponents for growing trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thordur Jonsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.7411-7440. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 07, pp.P02011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/40/27/002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/02/P02011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336795v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicritical continuous random trees</w:t>
               </w:r>
@@ -3931,235 +3931,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random trees between two walls: exact partition function</w:t>
+                <w:t xml:space="preserve">Geodesic distance in planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 36 (50), pp.12349 - 12366. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 663 (3), pp.535 - 567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/50/001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0550-3213(03)00355-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586660v1</w:t>
+                <w:t xml:space="preserve">hal-00586662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic distance in planar graphs</w:t>
+                <w:t xml:space="preserve">Random trees between two walls: exact partition function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 663 (3), pp.535 - 567. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (50), pp.12349 - 12366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0550-3213(03)00355-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/50/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586662v1</w:t>
+                <w:t xml:space="preserve">hal-00586660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of planar graphs viewed from a vertex: a study via labeled trees</w:t>
               </w:r>
@@ -4347,155 +4347,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Census of planar maps: from the one-matrix model solution to a combinatorial proof</w:t>
+                <w:t xml:space="preserve">Critical and Tricritical Hard Objects on Bicolorable Random Lattices: Exact Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 645 (3), pp.477 - 499. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (17), pp.3821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00813-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/17/302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586664v1</w:t>
+                <w:t xml:space="preserve">hal-00586667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting colored random triangulations</w:t>
+                <w:t xml:space="preserve">Census of planar maps: from the one-matrix model solution to a combinatorial proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
@@ -4504,182 +4504,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 641 (3), pp.519 - 532. </w:t>
+              <w:t xml:space="preserve">, 2002, 645 (3), pp.477 - 499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00582-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00813-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586665v1</w:t>
+                <w:t xml:space="preserve">hal-00586664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical and Tricritical Hard Objects on Bicolorable Random Lattices: Exact Solutions</w:t>
+                <w:t xml:space="preserve">Counting colored random triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35 (17), pp.3821. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 641 (3), pp.519 - 532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/17/302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00582-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586667v1</w:t>
+                <w:t xml:space="preserve">hal-00586665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Meander Asymptotics: a Numerical Check</w:t>
               </w:r>
@@ -4754,343 +4754,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy of folding of the triangular lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Di Francesco</w:t>
+                <w:t xml:space="preserve">Renormalization and hyperscaling for self-avoiding manifold models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (6), pp.455-460. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72 (3), pp.311-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/26/6/010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.72.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02008212v1</w:t>
+                <w:t xml:space="preserve">cea-02008160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding transition of the triangular lattice</w:t>
+                <w:t xml:space="preserve">Entropy of folding of the triangular lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 50 (6), pp.4418-4426. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (6), pp.455-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.4418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/26/6/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02009477v1</w:t>
+                <w:t xml:space="preserve">cea-02008212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renormalization and hyperscaling for self-avoiding manifold models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Duplantier</w:t>
+                <w:t xml:space="preserve">Folding transition of the triangular lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 72 (3), pp.311-315. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (6), pp.4418-4426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.72.311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.4418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02008160v1</w:t>
+                <w:t xml:space="preserve">cea-02009477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization of crumpled manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,51 +5150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization theory for interacting crumpled manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,51 +6198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84172250"/>
+    <w:nsid w:val="2BE9CCBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6429,51 +6429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-guitter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-5886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637138v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/218" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622398v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C64163849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088530v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Golinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2023.116335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2023.116084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203780v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2021.102208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Debin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02518-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab03ff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02315-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02011867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aacfbc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9db4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/62" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa8c25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/39" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa7088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/37" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/38" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01010665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/09/P09012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000340" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1401-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/4/045002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/27/275206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/20/205207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/46/465208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/14/145001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monwhea Jeng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120467v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Jonsson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/02/P02011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/27/002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/04/P04004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/50/001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00355-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2003.09.046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00058-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00813-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00582-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/17/302" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/6/010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02009477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.4418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.72.311" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.70.2205" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90226-F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510210240700" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB85D5D7F16ADE655D612209BA82DF97DC7A02E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peliti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140178700" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E14F08AD0AD58425FE3324B1DE32AE9F7C3CF9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198700480120205900" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B429C88FBADFA0288F332934AF4FA48330B7C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-guitter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-5886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637138v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/218" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622398v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C64163849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088530v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Golinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2023.116335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2023.116084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203780v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2021.102208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Debin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02518-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02315-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab03ff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9db4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/62" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02011867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aacfbc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/38" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa7088" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/39" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa8c25" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/37" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01010665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/09/P09012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000340" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/27/275206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1401-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/4/045002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/20/205207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/46/465208" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/14/145001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monwhea Jeng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/27/002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120467v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Jonsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/02/P02011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/04/P04004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586662v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00355-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/50/001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2003.09.046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00058-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/17/302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00813-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00582-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.72.311" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/6/010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02009477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.4418" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.70.2205" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90226-F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510210240700" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB85D5D7F16ADE655D612209BA82DF97DC7A02E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peliti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140178700" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E14F08AD0AD58425FE3324B1DE32AE9F7C3CF9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198700480120205900" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B429C88FBADFA0288F332934AF4FA48330B7C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>