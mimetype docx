--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -994,612 +994,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02932251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arctic curve for Aztec rectangles with defects via the Tangent Method</w:t>
+                <w:t xml:space="preserve">A tangent method derivation of the arctic curve for $q$-weighted paths with arbitrary starting points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 176 (3), pp.639-678. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (11), pp.115205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-019-02315-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab03ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404664v1</w:t>
+                <w:t xml:space="preserve">cea-02932285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tangent method derivation of the arctic curve for $q$-weighted paths with arbitrary starting points</w:t>
+                <w:t xml:space="preserve">The arctic curve for Aztec rectangles with defects via the Tangent Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (11), pp.115205. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 176 (3), pp.639-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab03ff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-019-02315-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02932285v1</w:t>
+                <w:t xml:space="preserve">hal-04404664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal law for Voronoi cell volumes in infinitely large maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arctic curves for paths with arbitrary starting points: a tangent method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.013205. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.355201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa9db4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aad028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549001v1</w:t>
+                <w:t xml:space="preserve">cea-02011867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian triangulations: two-point function and hull perimeter statistics</w:t>
+                <w:t xml:space="preserve">Statistics of the Voronoi cell perimeter in large bi-pointed maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.073409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aacfbc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335525v1</w:t>
+                <w:t xml:space="preserve">hal-01646351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic curves for paths with arbitrary starting points: a tangent method approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A universal law for Voronoi cell volumes in infinitely large maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51, pp.355201. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.013205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aad028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa9db4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02011867v1</w:t>
+                <w:t xml:space="preserve">hal-01549001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the Voronoi cell perimeter in large bi-pointed maps</w:t>
+                <w:t xml:space="preserve">Eulerian triangulations: two-point function and hull perimeter statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.073409. </w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aacfbc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646351v1</w:t>
+                <w:t xml:space="preserve">hal-01335525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distance-dependent two-point function of triangulations: a new derivation from old results</w:t>
+                <w:t xml:space="preserve">On a conjecture by Chapuy about Voronoi cells in large maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.177-211. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.103401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa8c25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236866v1</w:t>
+                <w:t xml:space="preserve">hal-01485575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined universal laws for hull volumes and perimeters in large planar maps</w:t>
               </w:r>
@@ -1735,196 +1735,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a conjecture by Chapuy about Voronoi cells in large maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing two statistical ensembles of quadrangulations: a continued fraction approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa8c25⟩</w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.125-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485575v1</w:t>
+                <w:t xml:space="preserve">hal-01188331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two statistical ensembles of quadrangulations: a continued fraction approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The distance-dependent two-point function of triangulations: a new derivation from old results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4 (2), pp.125-176. </w:t>
+              <w:t xml:space="preserve">, 2017, 4, pp.177-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188331v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on the statistics of hull perimeters in large planar triangulations $and$ quadrangulations</w:t>
               </w:r>
@@ -1979,51 +1979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-point function of bicolored planar maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2064,131 +2064,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the two-point function of general planar maps and hypermaps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The three-point function of general planar maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.P09012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/09/P09012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914145v1</w:t>
+                <w:t xml:space="preserve">cea-01010665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on irreducible maps with several boundaries</w:t>
               </w:r>
@@ -2250,233 +2237,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three-point function of general planar maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Fusy</w:t>
+                <w:t xml:space="preserve">On Irreducible Maps and Slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.P09012. </w:t>
+              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.914-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/09/P09012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0963548314000340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01010665v1</w:t>
+                <w:t xml:space="preserve">hal-00801674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Irreducible Maps and Slices</w:t>
+                <w:t xml:space="preserve">On the two-point function of general planar maps and hypermaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23, pp.914-972. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0963548314000340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801674v1</w:t>
+                <w:t xml:space="preserve">hal-00914145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More on the O(n) model on random maps via nested loops: loops with bending energy</w:t>
+                <w:t xml:space="preserve">A recursive approach to the O(n) model on random maps via nested loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
@@ -2485,297 +2485,297 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 45 (27), pp.275206. </w:t>
+              <w:t xml:space="preserve">, 2012, 45, pp.045002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/27/275206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/4/045002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687323v1</w:t>
+                <w:t xml:space="preserve">hal-00655530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Maps and Continued Fractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loop models on random maps via nested loops: case of domain symmetry breaking and application to the Potts model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 309 (3), pp.623 - 662. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lattice models and integrability, 45, pp.494017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-011-1401-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586646v1</w:t>
+                <w:t xml:space="preserve">hal-00801672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recursive approach to the O(n) model on random maps via nested loops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Maps and Continued Fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.045002. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 309 (3), pp.623 - 662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/4/045002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-011-1401-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655530v1</w:t>
+                <w:t xml:space="preserve">hal-00586646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop models on random maps via nested loops: case of domain symmetry breaking and application to the Potts model</w:t>
+                <w:t xml:space="preserve">More on the O(n) model on random maps via nested loops: loops with bending energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
@@ -2784,78 +2784,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lattice models and integrability, 45, pp.494017. </w:t>
+              <w:t xml:space="preserve">, 2012, 45 (27), pp.275206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/27/275206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801672v1</w:t>
+                <w:t xml:space="preserve">hal-00687323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance statistics in quadrangulations with no multiple edges and the geometry of minbus</w:t>
               </w:r>
@@ -2926,209 +2926,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluence of geodesic paths and separating loops in large planar quadrangulations</w:t>
+                <w:t xml:space="preserve">Distance statistics in quadrangulations with a boundary, or with a self-avoiding loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009 (03), pp.P03001. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (46), pp.465208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/03/P03001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/46/465208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336772v1</w:t>
+                <w:t xml:space="preserve">hal-00586654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance statistics in quadrangulations with a boundary, or with a self-avoiding loop</w:t>
+                <w:t xml:space="preserve">Confluence of geodesic paths and separating loops in large planar quadrangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (46), pp.465208. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (03), pp.P03001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/46/465208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/03/P03001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586654v1</w:t>
+                <w:t xml:space="preserve">hal-00336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of geodesics in large quadrangulations</w:t>
               </w:r>
@@ -4347,155 +4347,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical and Tricritical Hard Objects on Bicolorable Random Lattices: Exact Solutions</w:t>
+                <w:t xml:space="preserve">Census of planar maps: from the one-matrix model solution to a combinatorial proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35 (17), pp.3821. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 645 (3), pp.477 - 499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/17/302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00813-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586667v1</w:t>
+                <w:t xml:space="preserve">hal-00586664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Census of planar maps: from the one-matrix model solution to a combinatorial proof</w:t>
+                <w:t xml:space="preserve">Counting colored random triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
@@ -4504,182 +4504,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 645 (3), pp.477 - 499. </w:t>
+              <w:t xml:space="preserve">, 2002, 641 (3), pp.519 - 532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00813-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00582-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586664v1</w:t>
+                <w:t xml:space="preserve">hal-00586665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting colored random triangulations</w:t>
+                <w:t xml:space="preserve">Critical and Tricritical Hard Objects on Bicolorable Random Lattices: Exact Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 641 (3), pp.519 - 532. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (17), pp.3821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00582-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/17/302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586665v1</w:t>
+                <w:t xml:space="preserve">hal-00586667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Meander Asymptotics: a Numerical Check</w:t>
               </w:r>
@@ -5710,319 +5710,394 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00210653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liouville quantum duality and random planar maps</w:t>
+                <w:t xml:space="preserve">Liouville Quantum Duality and Random Planar Maps II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166909v1</w:t>
+                <w:t xml:space="preserve">hal-05604751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration of planar bipartite tight irreducible maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bouttier</w:t>
+                <w:t xml:space="preserve">Liouville quantum duality and random planar maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787488v1</w:t>
+                <w:t xml:space="preserve">hal-05166909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enumeration of planar bipartite tight irreducible maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Counting mobiles by integrable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Oukassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6032,105 +6107,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique statistique de modeles contraints sur reseaux reguliers et aleatoires : des pliages aux meandres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique mathématique [math-ph]. Université Pierre et Marie Curie - Paris VI, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6198,51 +6273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE9CCBE"/>
+    <w:nsid w:val="C757FA9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6429,51 +6504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-guitter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-5886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637138v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/218" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622398v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C64163849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088530v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Golinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2023.116335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2023.116084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203780v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2021.102208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Debin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02518-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02315-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab03ff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9db4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/62" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02011867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aacfbc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/38" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa7088" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/39" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa8c25" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/37" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01010665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/09/P09012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000340" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/27/275206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1401-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/4/045002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/20/205207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/46/465208" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/14/145001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monwhea Jeng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/27/002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120467v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Jonsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/02/P02011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/04/P04004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586662v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00355-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/50/001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2003.09.046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00058-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/17/302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00813-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00582-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.72.311" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/6/010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02009477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.4418" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.70.2205" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90226-F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510210240700" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB85D5D7F16ADE655D612209BA82DF97DC7A02E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peliti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140178700" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E14F08AD0AD58425FE3324B1DE32AE9F7C3CF9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198700480120205900" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B429C88FBADFA0288F332934AF4FA48330B7C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-guitter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-5886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637138v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/218" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622398v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C64163849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088530v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Golinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2023.116335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2023.116084" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203780v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2021.102208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Debin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02518-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02932285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab03ff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02315-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02011867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aacfbc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa9db4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/62" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa8c25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa7088" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/39" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/37" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/38" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01010665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/09/P09012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000340" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/4/045002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586646v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1401-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/27/275206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/20/205207" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/46/465208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/14/145001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monwhea Jeng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/27/002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120467v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thordur Jonsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/02/P02011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/04/P04004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586662v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00355-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/50/001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2003.09.046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00058-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586664v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00813-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00582-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/17/302" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Lykke Jacobsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.72.311" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/26/6/010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02009477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.4418" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.70.2205" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02008001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90226-F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510210240700" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB85D5D7F16ADE655D612209BA82DF97DC7A02E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peliti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500140178700" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E14F08AD0AD58425FE3324B1DE32AE9F7C3CF9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198700480120205900" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B429C88FBADFA0288F332934AF4FA48330B7C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berg&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eynard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Oukassi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>