--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and fast discrimination of label‐free bacteriophages at the single virion level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+                <w:t xml:space="preserve">Thermal conductivity reduction due to phonon geometrical scattering in nano-engineered epitaxial germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunanda Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202308814⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (18), pp.181902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0204222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431362v1</w:t>
+                <w:t xml:space="preserve">hal-04559402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity reduction due to phonon geometrical scattering in nano-engineered epitaxial germanium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dhruv Singhal</w:t>
+                <w:t xml:space="preserve">Simple Imaging System for Label‐Free Identification of Bacterial Pathogens in Resource‐Limited Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fangazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0204222⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/6465280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559402v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Imaging System for Label‐Free Identification of Bacterial Pathogens in Resource‐Limited Settings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Fangazio</w:t>
+                <w:t xml:space="preserve">Optical trapping and fast discrimination of label‐free bacteriophages at the single virion level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Glicenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Villiers de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2024/6465280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202308814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791724v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On‐Chip Optical Nano‐Tweezers for Culture‐Less Fast Bacterial Viability Assessment</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (8), pp.1942-1949. </w:t>
@@ -1038,404 +1038,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-type differentiation of bacteria with 2D hollow photonic crystal cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical tweezing using tunable optical lattices along a few-mode silicon waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Therisod</w:t>
+                <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. R. Marcoux</w:t>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Jager</w:t>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5037849⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (12), pp.1750-1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8lc00298c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01988778v1</w:t>
+                <w:t xml:space="preserve">cea-01988796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical tweezing using tunable optical lattices along a few-mode silicon waveguide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Gram-type differentiation of bacteria with 2D hollow photonic crystal cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Jager</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (12), pp.1750-1757. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (11), pp.111101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8lc00298c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5037849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01988796v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01988778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gram-type Differentiation of Bacteria with 2D Hollow Photonic Crystal Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (11), pp.111101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5037849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02529379v1</w:t>
@@ -1459,90 +1459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell bacterium identification with a SOI optical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Uchiyamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (13), pp.133510. </w:t>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1727,90 +1727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell bacterium identification with a SOI optical microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Uchiyamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (13), pp.133510. </w:t>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 349, pp.452-458. </w:t>
@@ -2448,51 +2448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (17), pp.171108. </w:t>
@@ -2582,51 +2582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.2290. </w:t>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Le Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delamadeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3319,277 +3319,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01989341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary tuning of a nanocavity by a near-field probe</w:t>
+                <w:t xml:space="preserve">Addressable sub-wavelength grids of confined light in a multi-slotted nanoresonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (3), pp.269-275</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, VOL 98 (N°8), pp.VOL 98 N°8 21 Fev 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634170v1</w:t>
+                <w:t xml:space="preserve">hal-00623502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressable sub-wavelength grids of confined light in a multi-slotted nanoresonator</w:t>
+                <w:t xml:space="preserve">Extraordinary tuning of a nanocavity by a near-field probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Foubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, VOL 98 (N°8), pp.VOL 98 N°8 21 Fev 2011</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.269-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623502v1</w:t>
+                <w:t xml:space="preserve">hal-00634170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical near field interactions</w:t>
               </w:r>
@@ -3703,456 +3703,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of an active photonic crystal cavity by an hybrid silica/silicon near-field probe</w:t>
+                <w:t xml:space="preserve">Whispering gallery modes in Er-doped silicon-rich oxide toroidal microcavities on chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Gac</w:t>
+                <w:t xml:space="preserve">J.B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rahmani</w:t>
+                <w:t xml:space="preserve">P. Noe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Seassal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
+                <w:t xml:space="preserve">V. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delamadeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.17.021672⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (6), pp.1127-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058589v1</w:t>
+                <w:t xml:space="preserve">cea-01991976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whispering gallery modes in Er-doped silicon-rich oxide toroidal microcavities on chip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Noe</w:t>
+                <w:t xml:space="preserve">Tuning of an active photonic crystal cavity by an hybrid silica/silicon near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Delamadeleine</w:t>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.011⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (24), pp.21672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.021672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01991976v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jocteur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jc. Rodier</w:t>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of SPIE- Photonic crystal materials and devices VIII,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (11), pp.111111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2890051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466186v1</w:t>
+                <w:t xml:space="preserve">hal-00394794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
+                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalouat</w:t>
@@ -4187,535 +4196,526 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.279-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.000279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01996819v1</w:t>
+                <w:t xml:space="preserve">hal-00669767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-field actuated optical nanocavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+                <w:t xml:space="preserve">Near-field modal microscopy of subwavelength light confinement in multimode silicon slot waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.93-25, (2008) 251103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.16.000279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00669767v1</w:t>
+                <w:t xml:space="preserve">hal-00394797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength imaging of light confinement in high-Q/small-V photonic crystal nanocavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+                <w:t xml:space="preserve">Nano-manipulation of confined electromagnetic fields with a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394794v1</w:t>
+                <w:t xml:space="preserve">cea-01996819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field modal microscopy of subwavelength light confinement in multimode silicon slot waveguides</w:t>
+                <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Foubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Cluzel</w:t>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jocteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.93-25, (2008) 251103</w:t>
+              <w:t xml:space="preserve">Proceeding of SPIE- Photonic crystal materials and devices VIII,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6989, pp.9891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394797v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high Q/V Fabry-Perot microcavity on SOI substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4783,64 +4783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4885,670 +4885,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high-reflectivity photonic-bandgap mirrors in a ridge SOI waveguide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Dimensional Photonic Crystals Coupled to One-Dimensional Bragg Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (6), pp.1534-1538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394753v1</w:t>
+                <w:t xml:space="preserve">cea-01996848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-based two-dimensional photonic crystals coupled to one-dimensional Bragg mirrors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Checoury</w:t>
+                <w:t xml:space="preserve">Ultracompact silicon-on-insulator ridge-waveguide mirrors with high reflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain David</w:t>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (17), pp.171121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2372581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996844v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Photonic Crystals Coupled to One-Dimensional Bragg Mirrors</w:t>
+                <w:t xml:space="preserve">Erbium doped photonic crystal micro-cavity for light extraction enhancement at 300K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boucaud</w:t>
+                <w:t xml:space="preserve">A. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Checoury</w:t>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain David</w:t>
+                <w:t xml:space="preserve">J.-M. Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12 (6), pp.1534-1538</w:t>
+              <w:t xml:space="preserve">, 2006, vol.12, pp.1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01996848v1</w:t>
+                <w:t xml:space="preserve">hal-00390536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium doped photonic crystal micro-cavity for light extraction enhancement at 300K</w:t>
+                <w:t xml:space="preserve">Room temperature emission from Er-doped silicon-rich oxide microtorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salomon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">J. Verbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Calvo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol.12, pp.1592</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (2), pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390536v1</w:t>
+                <w:t xml:space="preserve">cea-01996868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracompact silicon-on-insulator ridge-waveguide mirrors with high reflectance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Peyrade</w:t>
+                <w:t xml:space="preserve">Near-field spectroscopy of low-loss waveguide integrated microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89 (17), pp.171121. </w:t>
+              <w:t xml:space="preserve">, 2006, 88 (5), pp.051112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2372581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2170141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394756v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality factor control of Si-based two-dimensional photonic crystals with a Bragg mirror</w:t>
               </w:r>
@@ -5672,90 +5672,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-mode room-temperature emission with a silicon rod lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (20), pp.201111</w:t>
@@ -5778,1180 +5778,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01996847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature emission from Er-doped silicon-rich oxide microtorus</w:t>
+                <w:t xml:space="preserve">Neodymium photoluminescence in Whispering Gallery Modes of toroidal microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Orucevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Verbert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 34 (2), pp.81-84</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135 (1), pp.245-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01996868v1</w:t>
+                <w:t xml:space="preserve">cea-01996856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field spectroscopy of low-loss waveguide integrated microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+                <w:t xml:space="preserve">Ultra-compact microdisk resonator filters on SOI substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (26), pp.12814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.012814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2170141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00437211v1</w:t>
+                <w:t xml:space="preserve">hal-01974409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-compact microdisk resonator filters on SOI substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">Recycling losses and tapered lineic microcavities on SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6195, pp.61951S. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.664506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.14.012814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01974409v1</w:t>
+                <w:t xml:space="preserve">hal-00463068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neodymium photoluminescence in Whispering Gallery Modes of toroidal microcavities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-compact microdisk resonator filters on SOI substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hare</w:t>
+                <w:t xml:space="preserve">A. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lefèvre-Seguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Verbert</w:t>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 135 (1), pp.245-246</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.12814-12821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996856v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling losses and tapered lineic microcavities on SOI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoluminescence from Er-doped silicon rich oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 121 (2), pp.242-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463068v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-compact microdisk resonator filters on SOI substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanobox array for silicon-on-insulator luminescence enhancement at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14, pp.12814-12821</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (13), pp.133120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145706v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence from Er-doped silicon rich oxide thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erbium-Doped Photonic Crystal Microcavity for Light Extraction Enhancement at 300 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fedeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (6), pp.1592-1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2006.885138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996839v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobox array for silicon-on-insulator luminescence enhancement at room temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Si-based two-dimensional photonic crystals coupled to one-dimensional Bragg mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 88 (13), pp.133120</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 121 (2), pp.286-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996744v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-Doped Photonic Crystal Microcavity for Light Extraction Enhancement at 300 K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Fedeli</w:t>
+                <w:t xml:space="preserve">Ultra-high-reflectivity photonic-bandgap mirrors in a ridge SOI waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (6), pp.1592-1595. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2006.885138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/9/204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996851v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength imaging of field confinement in a waveguide-integrated photonic crystal cavity</w:t>
               </w:r>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7084,90 +7084,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient coupling of Er-doped silicon-rich oxide to microdisk whispering gallery modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Verbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (11), pp.111117</w:t>
@@ -7190,493 +7190,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01996883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanooptics and silicon photonic crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of Bloch mode parity change in photonic crystal waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1795370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390523v1</w:t>
+                <w:t xml:space="preserve">hal-00123570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of Bloch mode parity change in photonic crystal waveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvo</w:t>
+                <w:t xml:space="preserve">Broadband optical characterization and modeling of photonic crystal waveguides for silicon optical interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 95, p. 1606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123570v1</w:t>
+                <w:t xml:space="preserve">hal-00390521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband optical characterization and modeling of photonic crystal waveguides for silicon optical interconnects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Nanooptics and silicon photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol. 95, p. 1606</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 1,, p. 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390521v1</w:t>
+                <w:t xml:space="preserve">hal-00390523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seventy-fold enhancement of light extraction from a defectless photonic crystal made on silicon-on-insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, vol. 83, p. 2542</w:t>
@@ -7705,77 +7705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HgCdTe molecular beam epitaxy material for microcavity light emitters: Application to gas detection in the 2–6 µm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dal’zotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7845,618 +7845,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01996933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant optical microcavity based on crystalline silicon active layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Realization of two-dimensional optical devices using photonic band gap structures on silicon-on-insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Nier</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 92 (4), pp.2207-2209</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, vol. 61, p. 545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01996938v1</w:t>
+                <w:t xml:space="preserve">hal-00390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of two-dimensional optical devices using photonic band gap structures on silicon-on-insulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission spectroscopy of photonic crystals in a silicon-on-insulator waveguide structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Assous</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dalzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, vol. 61, p. 545</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, vol. 81, p. 2340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390519v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission spectroscopy of photonic crystals in a silicon-on-insulator waveguide structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
+                <w:t xml:space="preserve">Type-I Quantum-Well VCSEL structure on GaSb emitting in the 2 -2.5 µm range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Dalzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-opt:20020267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390513v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-I Quantum-Well VCSEL structure on GaSb emitting in the 2 -2.5 µm range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Resonant optical microcavity based on crystalline silicon active layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dal’zotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Optoelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 92 (4), pp.2207-2209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/ip-opt:20020267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00324343v1</w:t>
+                <w:t xml:space="preserve">cea-01996938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement induced enhancement of the emission in Er-implanted Si/SiO2 quantum wells fabricated on SOI substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ulmer-Tuffigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Magnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (1-3), pp.43-45</w:t>
@@ -8511,64 +8511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dalzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8631,64 +8631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.3 µm microcavity light emitter for gas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8765,51 +8765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.6 μm optically pumped vertical-cavity surface-emitting laser in the CdHgTe system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8860,51 +8860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature optically pumped CdHgTe vertical-cavity surface-emitting laser for the 1.5 μm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8955,51 +8955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant-cavity infrared optoelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury cadmium telluride-based resonant cavity light emitting diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9158,51 +9158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopumped infrared vertical‐cavity surface‐emitting laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,51 +9266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant cavity light emitting diodes for the 3–5 μm range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9374,51 +9374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.2 μm infrared resonant cavity light emitting diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9651,51 +9651,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping of biological objects on SOI optical photonic crystal microresonators</w:t>
+                <w:t xml:space="preserve">Trapping of biological objects on SOI optical microresonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
@@ -9709,478 +9709,478 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tartari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dylan David</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701463v1</w:t>
+                <w:t xml:space="preserve">hal-04701450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping of bacteria for ultrafast bacteriophage lysis detection at the single-cell level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. de Villiers de La Noue</w:t>
+                <w:t xml:space="preserve">Trapping of biological objects on SOI optical photonic crystal microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tartari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Congress of Clinical Microbiology and Infectious Deseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701418v1</w:t>
+                <w:t xml:space="preserve">hal-04701463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Optical Trapping Enabling Real-Time Monitoring of Phage-Bacterium Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+                <w:t xml:space="preserve">Optical trapping of bacteria for ultrafast bacteriophage lysis detection at the single-cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Villiers de La Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glicenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Manipulation and Its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th European Congress of Clinical Microbiology and Infectious Deseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460189v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping of biological objects on SOI optical microresonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">On-Chip Optical Trapping Enabling Real-Time Monitoring of Phage-Bacterium Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Glicenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Villiers de la Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Manipulation and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Coronado, United States. pp.ATu1D.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OMA.2025.ATu1D.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701450v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystal cavities as real-time sensors for single bacteria-antimicrobial interaction</w:t>
               </w:r>
@@ -10192,77 +10192,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tartari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Villiers de La Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoinnovation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Rome, Italy</w:t>
@@ -10285,1545 +10285,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping of bacteria for ultrafast bacteriophage lysis detection at the single-cell level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. de Villiers de La Noue</w:t>
+                <w:t xml:space="preserve">Optical trapping for nondestructive bacterial membrane characterization at the single-cell scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tartari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Biennial Evergreen International Phage Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Olympia (USA), United States</w:t>
+              <w:t xml:space="preserve">Annual congress of the French Society for Microbiology - SFM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594601v1</w:t>
+                <w:t xml:space="preserve">hal-04594563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping for nondestructive bacterial membrane characterization at the single-cell scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip optical nanotweezers for phage trapping and identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glicenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tartari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual congress of the French Society for Microbiology - SFM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference - Photonic Applications in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10232707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594563v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip optical nanotweezers for bacteria and bacteriophages viruses trapping and susceptibility testing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Trapping of biological objects on SOI guided optics’ micro-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Glicenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Photonics conference - Optical Trapping and Optical Micromanipulation XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">6ème édition des rencontres de jeunes physicien.ne.s (RJP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594595v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and manipulation of biological objects with photonic crystal nanotweezers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip optical nanotweezers for bacteria and bacteriophages viruses trapping and susceptibility testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Houdré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic and Electromagnetic Crystal Structures conference - PECS-XIII, mars 2023, Tokyo (Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Tokyo (JP), Japan</w:t>
+              <w:t xml:space="preserve">SPIE Optics + Photonics conference - Optical Trapping and Optical Micromanipulation XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594569v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip optical nanotweezers for phage trapping and identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical trapping and manipulation of biological objects with photonic crystal nanotweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tartari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference - Photonic Applications in Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonic and Electromagnetic Crystal Structures conference - PECS-XIII, mars 2023, Tokyo (Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tokyo (JP), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594589v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping of biological objects on SOI guided optics’ micro-resonators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
+                <w:t xml:space="preserve">High-throughput species identification of bacterial clinical isolates through lensfree imaging and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fangazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème édition des rencontres de jeunes physicien.ne.s (RJP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EDTCP Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756616v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput species identification of bacterial clinical isolates through lensfree imaging and deep learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Optical trapping of bacteria for ultrafast bacteriophage lysis detection at the single-cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Villiers de La Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glicenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDTCP Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual congress of the Swiss Society for Microbiology - SSM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701514v1</w:t>
+                <w:t xml:space="preserve">hal-04594553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping of bacteria for ultrafast bacteriophage lysis detection at the single-cell level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip nanotweezers for ultrafast antibacterial susceptibility testing at the single-cell scale: the case of bacteriophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glicenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Glicenstein</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Society for Microbiology annual congress - SSM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference - Photonic Applications in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10231793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624829v1</w:t>
+                <w:t xml:space="preserve">hal-04594579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical trapping of bacteria for ultrafast bacteriophage lysis detection at the single-cell level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Villiers de La Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tartari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual congress of the Swiss Society for Microbiology - SSM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Swiss Society for Microbiology annual congress - SSM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lausanne (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594553v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip nanotweezers for ultrafast antibacterial susceptibility testing at the single-cell scale: the case of bacteriophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcavités résonantes sur guide d’onde pour le piégeage de microorganismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glicenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tartari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Hadji</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference - Photonic Applications in Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales de l’Optique Guidée - JNOG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10231793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04594579v1</w:t>
+                <w:t xml:space="preserve">hal-04594547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcavités résonantes sur guide d’onde pour le piégeage de microorganismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Chip Optical Nanotweezers for Ultrafast Antibiotic and Bacteriophage Susceptibility Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l’Optique Guidée - JNOG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Optica Biophotonics Congress: Optics in the Life Sciences – OLS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vancouver (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594547v1</w:t>
+                <w:t xml:space="preserve">hal-04594575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Chip Optical Nanotweezers for Ultrafast Antibiotic and Bacteriophage Susceptibility Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical trapping of bacteria for ultrafast bacteriophage lysis detection at the single-cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Villiers de La Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Biophotonics Congress: Optics in the Life Sciences – OLS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vancouver (Canada), Canada</w:t>
+              <w:t xml:space="preserve">25th Biennial Evergreen International Phage Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Olympia (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594575v1</w:t>
+                <w:t xml:space="preserve">hal-04594601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Gram-Type Differentiation Accomplished with Hollow Photonic Crystal Cavities</w:t>
               </w:r>
@@ -12081,90 +12081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast phage susceptibility testing and infectious titer measurement through lensless imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perlemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases ECCMID 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online conference, France</w:t>
@@ -12245,51 +12245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st JSAP Autumn Meeting, JSAP-OSA Joint Symposia 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, On-line, Japan</w:t>
@@ -12331,77 +12331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage susceptibility testing with lensless imaging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perlemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12571,277 +12571,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial stress monitoring with an optical 1D microcavity (Conference Presentation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Gaude</w:t>
+                <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Trapping and Optical Micromanipulation XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.54</w:t>
+              <w:t xml:space="preserve">Advanced Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01989859v1</w:t>
+                <w:t xml:space="preserve">hal-01948308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial stress monitoring with a SOI optical microcavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Gaude</w:t>
+                <w:t xml:space="preserve">Bacterial stress monitoring with an optical 1D microcavity (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Optical Trapping and Optical Micromanipulation XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948308v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01989859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single bacteria identification on SOI microcavity</w:t>
               </w:r>
@@ -12866,64 +12866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS 4th Conference on Optofluidics (WPC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
@@ -13099,90 +13099,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial stress monitoring with an optical 1D microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Diego, United States. pp.54, </w:t>
@@ -13354,51 +13354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Ge:Mn thin film: an efficient thermoelectric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tainoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13723,801 +13723,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using photonic crystal nanocavities as near-field optical tweezers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Renaut</w:t>
+                <w:t xml:space="preserve">Near-field interactions between a photonic crystal nanocavity and a near-field probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th NFO International conference on Near Field optics and Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, San-Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808885v1</w:t>
+                <w:t xml:space="preserve">hal-00808892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field interactions between a photonic crystal nanocavity and a near-field probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ding</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808892v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On chip optical tweezers like: trapping and assembly of nanoparticles into an optofluidic system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Renaut</w:t>
+                <w:t xml:space="preserve">Coupling photonic crystal nanocavities in optical near-field field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS - Spring Meeting Symposium N: Control of the light at the Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808886v1</w:t>
+                <w:t xml:space="preserve">hal-00808878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling photonic crystal nanocavities in optical near-field field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lalouat</w:t>
+                <w:t xml:space="preserve">Assemblage réversible par forces optiques de nanoparticules dans un système optofluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">"GDR ONDES Journées GT2 Micro, nano-structures et dispositifs de l'optique au microondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808878v1</w:t>
+                <w:t xml:space="preserve">hal-00808889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage réversible par forces optiques de nanoparticules dans un système optofluidique</w:t>
+                <w:t xml:space="preserve">Optical trapping and assembly of particles by a nanocavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"GDR ONDES Journées GT2 Micro, nano-structures et dispositifs de l'optique au microondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, dijon, France</w:t>
+              <w:t xml:space="preserve">SPIE Europe Photonic Europe- Photonic Crystals : Material and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808889v1</w:t>
+                <w:t xml:space="preserve">hal-00808884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and assembly of particles by a nanocavity</w:t>
+                <w:t xml:space="preserve">Using photonic crystal nanocavities as nearfield optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Peyrade</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Photonic Europe- Photonic Crystals : Material and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808884v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using photonic crystal nanocavities as nearfield optical tweezers</w:t>
+                <w:t xml:space="preserve">Using photonic crystal nanocavities as near-field optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
@@ -14531,137 +14531,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">12 th NFO International conference on Near Field optics and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San-Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808893v1</w:t>
+                <w:t xml:space="preserve">hal-00808885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong light confinement in ultra high Q air-slot coupled SOI nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14729,51 +14729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanescent coupling of confined electromagnetic fields between two nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14781,51 +14781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
@@ -14848,57 +14848,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14906,124 +14906,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
+              <w:t xml:space="preserve">1th Trans'Alp Nano The first transalpine conference on Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396870v1</w:t>
+                <w:t xml:space="preserve">hal-00397035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNOM study of light confinement in silicon slot waveguides/microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Subwavelength mapping of light confinement in silicon slot waveguide devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15031,176 +15031,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1th Trans'Alp Nano The first transalpine conference on Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, lyon, France</w:t>
+              <w:t xml:space="preserve">10thNFO International Conference on Near-Field Optics Nanophotonics and related Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, BUENOS AIRES, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397035v1</w:t>
+                <w:t xml:space="preserve">hal-00396870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature tuning of ultra-high Q/V SOI microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de La Rue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceferino López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jocteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France. pp.69891P</w:t>
@@ -15223,57 +15223,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01996830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNOM Imaging of light confinement in silicon slot waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">NSOM Observations of highly confined modes in silicon slot waveguide devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15281,124 +15281,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, paris, France</w:t>
+              <w:t xml:space="preserve">EMRS – Spring Meeting Symposium C: Frontiers in silicon-based photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397023v1</w:t>
+                <w:t xml:space="preserve">hal-00396873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSOM Observations of highly confined modes in silicon slot waveguide devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">SNOM Imaging of light confinement in silicon slot waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15406,94 +15406,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS – Spring Meeting Symposium C: Frontiers in silicon-based photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, strasbourg, France</w:t>
+              <w:t xml:space="preserve">EOS European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396873v1</w:t>
+                <w:t xml:space="preserve">hal-00397023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonics at nanometer scale: tracking light in high Q low V nanocavities</w:t>
               </w:r>
@@ -15518,51 +15518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15604,90 +15604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of high Q small V microcavities on SOI waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15854,51 +15854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Q lineic microcavities on SOI with losses recycling and bloch mode engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15906,51 +15906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS European Materials and Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, NICE, France</w:t>
@@ -15973,816 +15973,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact add and drop and wavelength filter based on microdisk on SOI substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bredillot</w:t>
+                <w:t xml:space="preserve">Fighting mode-profile scattering losses at Bragg mirror interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Velha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon Photonics, Proc. SPIE 6125</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, SAN JOSE CA, United States. pp. 192-199</w:t>
+              <w:t xml:space="preserve">OSA, Nanophotonics Topical Meeting (NANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, x, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148201v1</w:t>
+                <w:t xml:space="preserve">hal-00395896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting mode-profile scattering losses at Bragg mirror interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+                <w:t xml:space="preserve">Compact add and drop and wavelength filter based on microdisk on SOI substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Phan-Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bredillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA, Nanophotonics Topical Meeting (NANO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, x, United States</w:t>
+              <w:t xml:space="preserve">Silicon Photonics, Proc. SPIE 6125</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, SAN JOSE CA, United States. pp. 192-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395896v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-on-insulator based quasi 3D photonic crystal structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
+                <w:t xml:space="preserve">Room temperature of Er-doped silicon-rich oxide microcavities supporting high-Q whispering gallery modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Phan-Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optoelectronic Devices 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTICS AND PHOTONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, SAN DIEGO, CA, United States. pp.59250O, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.616958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01996907v1</w:t>
+                <w:t xml:space="preserve">hal-00148169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature of Er-doped silicon-rich oxide microcavities supporting high-Q whispering gallery modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Room temperature emission at 1.54 µm from Er-doped silicon-rich oxide microcrotoroidal cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Gérard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTICS AND PHOTONICS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Group IV Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, ANVERS, Netherlands. pp.96-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.616958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00148169v1</w:t>
+                <w:t xml:space="preserve">hal-00148021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature emission at 1.54 µm from Er-doped silicon-rich oxide microcrotoroidal cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Calvo</w:t>
+                <w:t xml:space="preserve">Microcavity light emitters and microbolometer detectors for gas monitoring in the 2-5 μm range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Stockman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Walter Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Group IV Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, ANVERS, Netherlands. pp.96-98</w:t>
+              <w:t xml:space="preserve">Integrated Optoelectronic Devices 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Jose, United States. pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148021v1</w:t>
+                <w:t xml:space="preserve">cea-01996894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcavity light emitters and microbolometer detectors for gas monitoring in the 2-5 μm range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lévy</w:t>
+                <w:t xml:space="preserve">Démonstration du multiplexage et du filtrage de longueurs d'ondes sur SOI à base de microdisques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bredillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optoelectronic Devices 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Jose, United States. pp.134</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996894v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavités linéiques à recyclage de pertes et à adaptation de profil de mode sur SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16790,51 +16790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
@@ -16857,820 +16857,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration du multiplexage et du filtrage de longueurs d'ondes sur SOI à base de microdisques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Phan Huy</w:t>
+                <w:t xml:space="preserve">Erbium-doped silicon-rich oxide microdisks and microtorus for silicon based integrated light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Verbert</w:t>
+                <w:t xml:space="preserve">F. Orucevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.XX</w:t>
+              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.164-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148772v1</w:t>
+                <w:t xml:space="preserve">hal-00148165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped silicon-rich oxide microdisks and microtorus for silicon based integrated light sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Orucevic</w:t>
+                <w:t xml:space="preserve">Resonant microcavity light emitters for onboard exhaust emissions IR sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pearsall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Rothmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Integrated Optics (ECIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, GRENOBLE, France. pp.164-167</w:t>
+              <w:t xml:space="preserve">European Workshop on Photonics in the Automobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Geneva, Switzerland. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148165v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant microcavity light emitters for onboard exhaust emissions IR sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pearsall</w:t>
+                <w:t xml:space="preserve">Silicon-on-insulator based quasi 3D photonic crystal structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Mottin</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Photonics in the Automobile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Geneva, Switzerland. pp.170</w:t>
+              <w:t xml:space="preserve">Integrated Optoelectronic Devices 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Jose, United States. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996912v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon on insulator photonic bandgap structures for future microphotonic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">Bloch mode coupling investigation in silicon-on-insulator W1 photonic crystal waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2004, Strasbourg, France. pp.292-299</w:t>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273887v1</w:t>
+                <w:t xml:space="preserve">cea-01996925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far- and near-field characterization of a photonic-crystal-based microcavity on silicon-on-insulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+                <w:t xml:space="preserve">Silicon on insulator photonic bandgap structures for future microphotonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.353</w:t>
+              <w:t xml:space="preserve">, Apr 2004, Strasbourg, France. pp.292-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01996929v1</w:t>
+                <w:t xml:space="preserve">hal-00273887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bloch mode coupling investigation in silicon-on-insulator W1 photonic crystal waveguide</w:t>
+                <w:t xml:space="preserve">Far- and near-field characterization of a photonic-crystal-based microcavity on silicon-on-insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de La Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Viktorovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.344</w:t>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France. pp.353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01996925v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01996929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcavity light emitter for gas monitoring in the 2-6 $\mu$m range: tunability and low cost integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Zanatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17766,51 +17766,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical trapping of bacteria for ultrafast bacteriophage lysis detection at the single-cell level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Villiers de La Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tartari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17818,51 +17818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glicenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microbes 2023 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tbilisi, Georgia</w:t>
@@ -17885,346 +17885,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast phage susceptibility testing and infectious titer measurement through lensless imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Optical trapping for nondestructive bacterial membrane characterization at the single-cell scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual congress of the Swiss society for microbiology – SSM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776993v1</w:t>
+                <w:t xml:space="preserve">hal-03776980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping for nondestructive bacterial membrane characterization at the single-cell scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Fast phage susceptibility testing and infectious titer measurement through lensless imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perlemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
+                <w:t xml:space="preserve">E. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual congress of the Swiss society for microbiology – SSM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776980v1</w:t>
+                <w:t xml:space="preserve">hal-03776993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phagogramme Optique : L’imagerie sans lentille comme outil de diagnostic pour la phagothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perlemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zelsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18350,51 +18350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18429,51 +18429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans un laboratoire de nanosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18530,51 +18530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In a nanoscience lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18787,51 +18787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tartari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Villiers de la Noue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glicenstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202308814" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Boukhari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Singhal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fangazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/6465280" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Perlemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zelsmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Therisod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Marcoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037849" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8lc00298c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchiyamada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.08.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0CK0G14-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mathur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Vu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.161410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/68/1/012005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Thissandier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Le Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.81.777" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamadeleine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658389" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.021672" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01991976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jager" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamadeleine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8TDLHQV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Rodier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/9/204" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996848v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salomon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fedeli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372581" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996847v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170141" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.012814" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orucevic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guattari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hare" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.664506" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salomon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fedeli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2006.885138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2115090" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390523v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123570v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795370" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390521v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heitzmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dal&#8217;zotto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-003-0039-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z97NC2C8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dalzotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00030-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-185SQC1D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pautrat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pautrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996957v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pautrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pautrat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magnea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115141" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880342v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Arfaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/biosensors61405.2024.10712681" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arfaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tartari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glicenstein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Villiers de La Noue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460189v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2025.ATu1D.2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701450v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701430v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houdr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594589v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232707" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Glicenstein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701514v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04624829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594553v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594579v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231793" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594547v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627242v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2138-5_46" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zamoun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gougis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448452v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perlemoine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364470v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989859v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948308v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaude" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930105v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321038" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930094v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319666" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291360v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395874v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498834v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Stefanon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397006v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148201v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan-Huy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bredillot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395896v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148169v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;rard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.616958" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148021v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996894v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Stockman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter Yao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397033v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148165v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#233;rard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996912v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pearsall" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rothmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273887v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996929v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996925v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273921v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zanatta" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04585458v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776993v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776980v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02916181v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597886v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595153v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tartari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Villiers de la Noue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glicenstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Boukhari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Singhal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204222" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fangazio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/6465280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202308814" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Perlemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zelsmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Magno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecarnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00637" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Jager" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hadji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8lc00298c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Therisod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Marcoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037849" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Uchiyamada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.08.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02529391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Honegger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0CK0G14-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mathur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Vu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.161410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cluzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Renaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/68/1/012005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cluzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900925" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dellinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02290" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Thissandier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Le Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.81.777" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692104" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235454" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamadeleine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3658389" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Foubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634170v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Fornel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salomon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846771" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01991976v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Jager" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamadeleine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8TDLHQV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seassal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.021672" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2890051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00669767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000279" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jocteur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Rodier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charvolin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.041102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2372581" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390536v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salomon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fedeli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2170141" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996847v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996856v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orucevic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guattari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hare" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lef&#232;vre-Seguin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01974409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.012814" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.664506" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996839v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996744v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salomon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fedeli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2006.885138" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996844v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/9/204" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123571v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Fornel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2115090" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123570v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795370" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heitzmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sotta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dal&#8217;zotto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-003-0039-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z97NC2C8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assous" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dalzotto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324343v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-opt:20020267" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00030-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-185SQC1D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pautrat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pautrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996957v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pautrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pautrat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Magnea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115141" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880342v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Arfaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/biosensors61405.2024.10712681" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701450v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arfaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tartari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glicenstein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701463v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701418v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Villiers de La Noue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2025.ATu1D.2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701430v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594563v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcoux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232707" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756616v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Glicenstein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594595v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houdr&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04701514v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594579v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231793" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04624829v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594547v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04594601v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627242v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2138-5_46" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zamoun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gougis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03448452v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perlemoine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02364470v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948308v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marcoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989859v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930114v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929945v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashige Omatsu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275013" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930105v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321038" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930094v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2319666" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291360v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937044v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937042v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808892v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808886v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808889v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808884v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Lalouat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808885v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396871v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996830v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de La Rue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceferino L&#243;pez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396873v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397023v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395895v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395874v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498834v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Stefanon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Royer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397006v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395896v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148201v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan-Huy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bredillot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148169v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;rard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.616958" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148021v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996894v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Stockman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Walter Yao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397033v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148165v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#233;rard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996912v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pearsall" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rothmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996907v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996925v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273887v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996929v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273921v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zanatta" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04585458v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776980v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03776993v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02916181v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Barski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prestat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597886v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595153v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>