--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1888,295 +1888,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échelles anticholinergiques : usage en psychiatrie et mise à jour de l’échelle d’imprégnation anticholinergique</w:t>
+                <w:t xml:space="preserve">Interbrain emotional connection during music performances is driven by physical proximity and individual traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Javelot</w:t>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Meyer</w:t>
+                <w:t xml:space="preserve">Damien Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Becker</w:t>
+                <w:t xml:space="preserve">Alexandre Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Post</w:t>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Runge</w:t>
+                <w:t xml:space="preserve">Thierry Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (3), pp.313-324. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1508 (1), pp.178-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nyas.14711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514738v1</w:t>
+                <w:t xml:space="preserve">hal-03600359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interbrain emotional connection during music performances is driven by physical proximity and individual traits</w:t>
+                <w:t xml:space="preserve">Les échelles anticholinergiques : usage en psychiatrie et mise à jour de l’échelle d’imprégnation anticholinergique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Chabin</w:t>
+                <w:t xml:space="preserve">H. Javelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gabriel</w:t>
+                <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Comte</w:t>
+                <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">G. Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moulin</w:t>
+                <w:t xml:space="preserve">V. Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1508 (1), pp.178-195. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (3), pp.313-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nyas.14711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600359v1</w:t>
+                <w:t xml:space="preserve">hal-03514738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violent suicide attempt history in elderly patients with bipolar disorder: The role of sex, abdominal obesity, and verbal memory: Results from the FACE-BD cohort (FondaMental Advanced center of Expertise for Bipolar Disorders)</w:t>
               </w:r>
@@ -2424,161 +2424,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity and Usage of the Seasonal Pattern Assessment Questionnaire (SPAQ) in a French Population of Patients with Depression, Bipolar Disorders and Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélia Godin</w:t>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+                <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-32. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sleep and Circadian Rhythms in Psychiatric Disorders, 10 (9), pp.1897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10091897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568951v1</w:t>
+                <w:t xml:space="preserve">hal-03658193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
               </w:r>
@@ -2590,933 +2590,933 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 287, pp.196-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic Eye Movements in Elderly Depressed Patients With Suicidal Behaviors: An Exploratory Eye-Tracking Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Barsznica</w:t>
+                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire de Pinho</w:t>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.712347⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516174v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between anhedonia and suicidal events in patients with mood disorders: A 3‐year prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depression and Anxiety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (1), pp.17-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/da.23072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and Usage of the Seasonal Pattern Assessment Questionnaire (SPAQ) in a French Population of Patients with Depression, Bipolar Disorders and Controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saccadic Eye Movements in Elderly Depressed Patients With Suicidal Behaviors: An Exploratory Eye-Tracking Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Barsznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Reynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">Bérénice Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Weiner</w:t>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Maruani</w:t>
+                <w:t xml:space="preserve">Claire de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Sleep and Circadian Rhythms in Psychiatric Disorders, 10 (9), pp.1897. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.712347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10091897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.712347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658193v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between childhood physical abuse and clinical severity of treatment-resistant depression in a geriatric population</w:t>
+                <w:t xml:space="preserve">Chronic Exposure to Glucocorticoids Induces Suboptimal Decision-Making in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+                <w:t xml:space="preserve">Lidia Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arbus</w:t>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Bennabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Yann Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250148⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.01.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239839v1</w:t>
+                <w:t xml:space="preserve">hal-03630683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Functional Neuromarker of Impulsivity: Feedback-Related Brain Potential during Risky Decision-Making Associated with Self-Reported Impulsivity in a Non-Clinical Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Compagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Compagne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohan Grandperrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci11060671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Exposure to Glucocorticoids Induces Suboptimal Decision-Making in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between childhood physical abuse and clinical severity of treatment-resistant depression in a geriatric population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Cabeza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Giustiniani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Houdayer</w:t>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Pellequer</w:t>
+                <w:t xml:space="preserve">Thierry D’amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46, pp.56-67. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0250148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.01.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630683v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Cognitive Impairment in Alzheimer’s Disease and Its Impact on Self-Rated Quality of Life and Caregiver’s Burden</w:t>
               </w:r>
@@ -3636,51 +3636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Effects Induced by the Application of a Cosmetic Product: A Real-Time Electrophysiological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Merat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,51 +3688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.4766. </w:t>
@@ -4032,1129 +4032,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Impairment in Late-Life Depression: A Comparative Study of Healthy Older People, Late-Life Depression, and Mild Alzheimer's Disease Using Multivariate Base Rates of Low Scores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masse</w:t>
+                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vandel</w:t>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Sylvestre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+                <w:t xml:space="preserve">Michel Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516179v1</w:t>
+                <w:t xml:space="preserve">hal-03271134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Anti-inflammatory Effect of the Tricyclic Antidepressant Clomipramine and Its High Penetration in the Brain Might Be Useful to Prevent the Psychiatric Consequences of SARS-CoV-2 Infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Olié</w:t>
+                <w:t xml:space="preserve">Cognitive Impairment in Late-Life Depression: A Comparative Study of Healthy Older People, Late-Life Depression, and Mild Alzheimer's Disease Using Multivariate Base Rates of Low Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+                <w:t xml:space="preserve">Pierre Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+                <w:t xml:space="preserve">Géraldine Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.615695. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.724731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.615695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187074v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+                <w:t xml:space="preserve">The Anti-inflammatory Effect of the Tricyclic Antidepressant Clomipramine and Its High Penetration in the Brain Might Be Useful to Prevent the Psychiatric Consequences of SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Walter</w:t>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry D Amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 135, pp.20-27. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.615695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.615695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271134v1</w:t>
+                <w:t xml:space="preserve">hal-03187074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Related Potentials (ERP) Indices of Motivation during the Effort Expenditure for Reward Task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masse</w:t>
+                <w:t xml:space="preserve">Comparison of Noninvasive Imagery Methods to Observe Healthy and Degenerated Olfactory Epithelium in Mice for the Early Diagnosis of Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Etievant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10050283⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.533-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2020.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656188v1</w:t>
+                <w:t xml:space="preserve">hal-03358302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clomipramine Could Be Useful in Preventing Neurological Complications of SARS-CoV-2 Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+                <w:t xml:space="preserve">Treatment-resistant depression in a real-world setting: first interim analysis of characteristics, healthcare resource use, and utility values of the fondaMental cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Quelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmune Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10120962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11481-020-09939-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890672v1</w:t>
+                <w:t xml:space="preserve">hal-03177554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can transcranial direct current stimulation (tDCS) improve impulsivity in healthy and psychiatric adult populations? A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masse</w:t>
+                <w:t xml:space="preserve">Clomipramine Could Be Useful in Preventing Neurological Complications of SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2019.109814⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmune Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11481-020-09939-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488700v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Noninvasive Imagery Methods to Observe Healthy and Degenerated Olfactory Epithelium in Mice for the Early Diagnosis of Neurodegenerative Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+                <w:t xml:space="preserve">Can transcranial direct current stimulation (tDCS) improve impulsivity in healthy and psychiatric adult populations? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.109814 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2019.109814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnana.2020.00034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358302v1</w:t>
+                <w:t xml:space="preserve">hal-03488700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment-resistant depression in a real-world setting: first interim analysis of characteristics, healthcare resource use, and utility values of the fondaMental cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">Event-Related Potentials (ERP) Indices of Motivation during the Effort Expenditure for Reward Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (12), pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10120962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10050283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177554v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and characteristics of the use of valproate in women of childbearing age with bipolar disorder: Results from the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,51 +5244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Transcranial Direct Current Stimulation on Psychomotor Symptoms in Major Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,429 +5372,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin conductance response and emotional response in women with psychogenic non-epileptic seizures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Childhood maltreatment and clinical severity of treatment‐resistant depression in a French cohort of outpatients (FACE‐DR): One‐year follow‐up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Herrero</w:t>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tarrada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sense</w:t>
+                <w:t xml:space="preserve">Thierry d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.028⟩</w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/da.22997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931214v1</w:t>
+                <w:t xml:space="preserve">hal-03483566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling decision-making under uncertainty: A direct comparison study between human and mouse gambling data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahrie Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.58 - 68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood maltreatment and clinical severity of treatment‐resistant depression in a French cohort of outpatients (FACE‐DR): One‐year follow‐up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+                <w:t xml:space="preserve">Skin conductance response and emotional response in women with psychogenic non-epileptic seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tarrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+                <w:t xml:space="preserve">Thibault Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry d'Amato</w:t>
+                <w:t xml:space="preserve">Charlotte Sense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (4), pp.365-374. </w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.123-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/da.22997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483566v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical guidelines for the management of treatment-resistant depression: French recommendations from experts, the French Association for Biological Psychiatry and Neuropsychopharmacology and the fondation FondaMental</w:t>
               </w:r>
@@ -6195,90 +6195,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Metabolic Syndrome and Associated Factors in a Cohort of Individuals With Treatment-Resistant Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry D’amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80 (6), </w:t>
@@ -6368,51 +6368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mouchabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.230. </w:t>
@@ -6444,3131 +6444,3167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Resonance Mechanisms during Action Imitation in Depression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early weight gain predicts later weight gain in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 241, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940191v1</w:t>
+                <w:t xml:space="preserve">hal-03658179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early weight gain predicts later weight gain in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albane Vievard</w:t>
+                <w:t xml:space="preserve">Assessment of Translocator Protein Density, as Marker of Neuroinflammation, in Major Depressive Disorder: A Pilot, Multicenter, Comparative, Controlled, Brain PET Study (INFLADEP Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Moliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thalamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.059⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658179v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Translocator Protein Density, as Marker of Neuroinflammation, in Major Depressive Disorder: A Pilot, Multicenter, Comparative, Controlled, Brain PET Study (INFLADEP Study)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motor Resonance Mechanisms during Action Imitation in Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08 (05), pp.1503-1512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856019v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycogen synthase kinase-3β genetic polymorphisms and insomnia in depressed patients: A prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Loeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 240, pp.230-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a neural signature of musical preference during silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.50-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2018.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early weight gain predicts later metabolic syndrome in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+                <w:t xml:space="preserve">Bruno Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fève</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Trabado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Verstuyft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 107, pp.120-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring venlafaxine pharmacokinetic variability with a phenotyping approach, a multicentric french-swiss study (MARVEL study)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Daali</w:t>
+                <w:t xml:space="preserve">Severe insomnia is associated with hypertriglyceridemia in women with major depression treated in psychiatry settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Trabado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Verstuyft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Molière</w:t>
+                <w:t xml:space="preserve">Florence Butlen-Ducuing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40360-017-0173-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.159 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696753v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe insomnia is associated with hypertriglyceridemia in women with major depression treated in psychiatry settings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Butlen-Ducuing</w:t>
+                <w:t xml:space="preserve">Significant Need for a French Network of Expert Centers Enabling a Better Characterization and Management of Treatment-Resistant Depression (Fondation FondaMental)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2017.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569113v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antidepressant-like effect of tDCS in mice: A behavioral and neurobiological characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanat Peanlikhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent van Waes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanat Peanlikhit</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Y. Risold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (4), pp.748-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Need for a French Network of Expert Centers Enabling a Better Characterization and Management of Treatment-Resistant Depression (Fondation FondaMental)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">Exploring venlafaxine pharmacokinetic variability with a phenotyping approach, a multicentric french-swiss study (MARVEL study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lloret-Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Daali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2017.00244⟩</w:t>
+              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40360-017-0173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514024v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian framework systematic review and meta-analysis of anesthetic ă agents effectiveness/tolerability profile in electroconvulsive therapy ă for major depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Resistant depression : Switching and combining strategies of ă antidepressant medications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Moliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Allaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep19847⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482509v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant depression : Switching and combining strategies of ă antidepressant medications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Najib Allaïli</w:t>
+                <w:t xml:space="preserve">A Bayesian framework systematic review and meta-analysis of anesthetic ă agents effectiveness/tolerability profile in electroconvulsive therapy ă for major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01482632v1</w:t>
+                <w:t xml:space="preserve">hal-01482509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast cells' involvement in inflammation pathways linked to depression: evidence in mastocytosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistant depression : potentiation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Chauvet-Gélinier</w:t>
+                <w:t xml:space="preserve">Olivier Doumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Allaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+                <w:t xml:space="preserve">Remy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (11), pp.1511 - 1516. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.338-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2015.216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548862v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant depression : potentiation strategies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mast cells' involvement in inflammation pathways linked to depression: evidence in mastocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Bation</w:t>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chauvet-Gélinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1511 - 1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2015.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01482633v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google Trends ® : Ready for real-time suicide prevention or just a Zeta-Jones effect? An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Gaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 228 (3), pp.913-917. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2015.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual scanning behavior during processing of emotional faces in older adults with major depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging and Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (3), pp.264-273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2014.926473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metacognitive training for schizophrenia: A multicentre randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 157 (1-3), pp.99--106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.schres.2014.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor imagery in unipolar major depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively multiplayer online role-playing games: comparing characteristics of addict vs non-addict online recruited gamers in a French adult population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Achab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (1), pp.144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-244X-11-144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00626205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Pharmacogenetics of depression in elderly patients]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (1), pp.43-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2009.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does hospitalisation affect hypnotic and anxiolytic drug prescribing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacy World &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29 (6), pp.611-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11096-007-9097-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId361"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9715,51 +9751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palimaru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leboyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dansou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.70048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185337v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Auxilia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Capuzzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.10068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Icick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cab&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frileux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belzeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1789" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Amiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury C. Mengin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Bemmouna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.invent.2024.100736" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04186837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumontoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrie Ramadan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houdayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108750" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garc&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bellardita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerveri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Loftus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marlinge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.09.097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teti Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chopard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicolier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Barsznica" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Pinho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.712347" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091897" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239839v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Compagne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Grandperrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060671" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cabeza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.01.094" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jeudy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cambos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114766" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03237648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brodeur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.02.036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loftus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420963744" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724731" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.615695" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10050283" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Nobile" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09939-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2019.109814" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Etievant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2020.00034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177554v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quelard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120962" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.07.078" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110792" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931214v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herrero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tarrada" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mignot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sense" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.028" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.11.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03483566v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22997" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.19m12755" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9090230" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01940191v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Asmar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Vievard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.059" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Loeb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439752v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brunotte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.02.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658177v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trabado" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696753v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lloret-Linares" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-017-0173-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569113v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Butlen-Ducuing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.04.011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanat Peanlikhit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Waes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.03.012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514024v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00244" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482509v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19847" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Alla&#239;li" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X758SKMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01548862v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silva Moura" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chauvet-G&#233;linier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.216" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482633v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doumy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJ8VMXC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173616v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Gaman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.022" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laurent" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vulliez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2014.926473" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032792v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Briki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sechter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.06.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30LJVQ8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00413" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626205v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Achab" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-11-144" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493439v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2009.0157" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493432v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Jacquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-007-9097-z" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGDVMFTJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palimaru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leboyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dansou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.70048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185337v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Auxilia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Capuzzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.10068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Icick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cab&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frileux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belzeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1789" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Amiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury C. Mengin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Bemmouna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.invent.2024.100736" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04186837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumontoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrie Ramadan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houdayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108750" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garc&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bellardita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerveri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14711" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Loftus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marlinge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.09.097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teti Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chopard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicolier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091897" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Barsznica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Pinho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.712347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cabeza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.01.094" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Compagne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Grandperrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060671" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jeudy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cambos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114766" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03237648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brodeur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.02.036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loftus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420963744" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724731" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.615695" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Etievant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2020.00034" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quelard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120962" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Nobile" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09939-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2019.109814" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10050283" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.07.078" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110792" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03483566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22997" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.11.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herrero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tarrada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mignot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sense" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.19m12755" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9090230" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Asmar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Vievard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ83VRSR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01940191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Loeb" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.062" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSFGP48H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brunotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.02.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trabado" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569113v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Butlen-Ducuing" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.04.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514024v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanat Peanlikhit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Waes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.03.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696753v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lloret-Linares" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-017-0173-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482632v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Alla&#239;li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X758SKMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482509v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19847" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482633v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doumy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJ8VMXC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01548862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silva Moura" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chauvet-G&#233;linier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.216" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173616v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Gaman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.022" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437324v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laurent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vulliez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2014.926473" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032792v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Briki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sechter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.06.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30LJVQ8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159606v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00413" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626205v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Achab" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-11-144" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493439v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2009.0157" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493432v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Jacquet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-007-9097-z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGDVMFTJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>