--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -414,2521 +414,2521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Metabolic Syndrome, Obesity, and Cognitive Performances in Individuals With Bipolar Disorders: Cross‐Sectional and Longitudinal Analyses in the FACE ‐ BD Cohort</w:t>
+                <w:t xml:space="preserve">Examining the associations between manic symptoms and cognitive performance in bipolar disorders: evidence from a cross-sectional replication study in the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Palimaru</w:t>
+                <w:t xml:space="preserve">Nathan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Etain</w:t>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leboyer</w:t>
+                <w:t xml:space="preserve">Solène Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dansou</w:t>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Favre</w:t>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 153 (2), pp.108-121. </w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acps.70048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40345-026-00420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384115v1</w:t>
+                <w:t xml:space="preserve">hal-05600317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
+                <w:t xml:space="preserve">Association Between Metabolic Syndrome, Obesity, and Cognitive Performances in Individuals With Bipolar Disorders: Cross‐Sectional and Longitudinal Analyses in the FACE ‐ BD Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">I. Palimaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Godin</w:t>
+                <w:t xml:space="preserve">M. Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Y. Dansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 153 (2), pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.70048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212979v1</w:t>
+                <w:t xml:space="preserve">hal-05384115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAGING OF SUICIDALITY IN BIPOLAR DISORDER: FINDINGS FROM THE FACE-BD COHORT (FondaMental Advanced centre of Expertise for Bipolar Disorders)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Auxilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Capuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 68 (1), pp.e117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.10068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance use disorders in outpatients with bipolar disorder and pain complaints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Icick</w:t>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cabé</w:t>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Moisset</w:t>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Godin</w:t>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389, pp.119693. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.119693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546915v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cognition, functioning, and quality of life of euthymic patients with bipolar disorder: Structural equation modeling with the FACE-BD cohort</w:t>
+                <w:t xml:space="preserve">Substance use disorders in outpatients with bipolar disorder and pain complaints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roux</w:t>
+                <w:t xml:space="preserve">J. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Frileux</w:t>
+                <w:t xml:space="preserve">R. Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Vidal</w:t>
+                <w:t xml:space="preserve">J. Cabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Aubin</w:t>
+                <w:t xml:space="preserve">X. Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Belzeaux</w:t>
+                <w:t xml:space="preserve">O. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (1), pp.e78. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.119693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.1789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.119693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794215v1</w:t>
+                <w:t xml:space="preserve">hal-05546915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective acceptability of digital therapy for major depressive disorder in France: multicentric real-life study</w:t>
+                <w:t xml:space="preserve">Relationships between cognition, functioning, and quality of life of euthymic patients with bipolar disorder: Structural equation modeling with the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Amiot</w:t>
+                <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">S Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Alamome</w:t>
+                <w:t xml:space="preserve">N Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">V Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Charpeaud</w:t>
+                <w:t xml:space="preserve">R Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.e53204. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (1), pp.e78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/53204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.1789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564257v1</w:t>
+                <w:t xml:space="preserve">hal-04794215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of the my health too online cognitive behavioral therapy program for healthcare workers during the COVID-19 pandemic: A randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Prospective acceptability of digital therapy for major depressive disorder in France: multicentric real-life study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury C. Mengin</w:t>
+                <w:t xml:space="preserve">Odile Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marie</w:t>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Séverac</w:t>
+                <w:t xml:space="preserve">Isabelle Alamome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Berna</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Bemmouna</w:t>
+                <w:t xml:space="preserve">Thomas Charpeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Interventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36, pp.100736. </w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.e53204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.invent.2024.100736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/53204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986381v1</w:t>
+                <w:t xml:space="preserve">hal-04564257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjects suffering from bipolar disorder taking lithium are less likely to report physical pain: a FACE-BD study</w:t>
+                <w:t xml:space="preserve">Efficacy of the my health too online cognitive behavioral therapy program for healthcare workers during the COVID-19 pandemic: A randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Risch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Amaury C. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Bemmouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2476⟩</w:t>
+              <w:t xml:space="preserve">Internet Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.100736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.invent.2024.100736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343891v1</w:t>
+                <w:t xml:space="preserve">hal-04986381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated Anodal Transcranial Direct Current Stimulation (RA-tDCS) over the Left Frontal Lobe Increases Bilateral Hippocampal Cell Proliferation in Young Adult but Not Middle-Aged Female Mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subjects suffering from bipolar disorder taking lithium are less likely to report physical pain: a FACE-BD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Houdayer</w:t>
+                <w:t xml:space="preserve">Nathan Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (10), pp.8750. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (1), pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24108750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186837v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the potential of digital therapies in implementing the standard of care for depression in Europe</w:t>
+                <w:t xml:space="preserve">Repeated Anodal Transcranial Direct Current Stimulation (RA-tDCS) over the Left Frontal Lobe Increases Bilateral Hippocampal Cell Proliferation in Young Adult but Not Middle-Aged Female Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Amiot</w:t>
+                <w:t xml:space="preserve">Stéphanie Dumontoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Baca-García</w:t>
+                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Bellardita</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Cerveri</w:t>
+                <w:t xml:space="preserve">Solène Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2453⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.8750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24108750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329235v1</w:t>
+                <w:t xml:space="preserve">hal-04186837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Pain and Emotional Reactivity in Bipolar Disorder: A Prospective FACE-BD Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia M’bailara</w:t>
+                <w:t xml:space="preserve">Understanding the potential of digital therapies in implementing the standard of care for depression in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Cussac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Enrique Baca-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Bellardita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Cerveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11030893⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, European Psychiatry, 66 (1), pp.e82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577632v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interbrain emotional connection during music performances is driven by physical proximity and individual traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Gabriel</w:t>
+                <w:t xml:space="preserve">Self-Reported Pain and Emotional Reactivity in Bipolar Disorder: A Prospective FACE-BD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Comte</w:t>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moulin</w:t>
+                <w:t xml:space="preserve">Irena Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nyas.14711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11030893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600359v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échelles anticholinergiques : usage en psychiatrie et mise à jour de l’échelle d’imprégnation anticholinergique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interbrain emotional connection during music performances is driven by physical proximity and individual traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Javelot</w:t>
+                <w:t xml:space="preserve">Damien Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Meyer</w:t>
+                <w:t xml:space="preserve">Alexandre Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Becker</w:t>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Post</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Runge</w:t>
+                <w:t xml:space="preserve">Thierry Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1508 (1), pp.178-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.14711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514738v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violent suicide attempt history in elderly patients with bipolar disorder: The role of sex, abdominal obesity, and verbal memory: Results from the FACE-BD cohort (FondaMental Advanced center of Expertise for Bipolar Disorders)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les échelles anticholinergiques : usage en psychiatrie et mise à jour de l’échelle d’imprégnation anticholinergique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Javelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Aubin</w:t>
+                <w:t xml:space="preserve">G. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Loftus</w:t>
+                <w:t xml:space="preserve">G. Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Marlinge</w:t>
+                <w:t xml:space="preserve">V. Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 296, pp.265-276. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (3), pp.313-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.09.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374307v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Cognitive Impairment in Alzheimer’s Disease and Its Impact on Self-Rated Quality of Life and Caregiver’s Burden</w:t>
+                <w:t xml:space="preserve">Violent suicide attempt history in elderly patients with bipolar disorder: The role of sex, abdominal obesity, and verbal memory: Results from the FACE-BD cohort (FondaMental Advanced center of Expertise for Bipolar Disorders)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Masse</w:t>
+                <w:t xml:space="preserve">Valerie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chopard</w:t>
+                <w:t xml:space="preserve">Joséphine Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Nicolier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bereau</w:t>
+                <w:t xml:space="preserve">Emeline Marlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11060740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.09.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656175v1</w:t>
+                <w:t xml:space="preserve">hal-03374307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and Usage of the Seasonal Pattern Assessment Questionnaire (SPAQ) in a French Population of Patients with Depression, Bipolar Disorders and Controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Cognitive Impairment in Alzheimer’s Disease and Its Impact on Self-Rated Quality of Life and Caregiver’s Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Reynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Weiner</w:t>
+                <w:t xml:space="preserve">Gilles Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Maruani</w:t>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10091897⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11060740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658193v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 287, pp.196-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between anhedonia and suicidal events in patients with mood disorders: A 3‐year prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depression and Anxiety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (1), pp.17-27. </w:t>
@@ -3094,243 +3094,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Exposure to Glucocorticoids Induces Suboptimal Decision-Making in Mice</w:t>
+                <w:t xml:space="preserve">Validity and Usage of the Seasonal Pattern Assessment Questionnaire (SPAQ) in a French Population of Patients with Depression, Bipolar Disorders and Controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Cabeza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Giustiniani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Houdayer</w:t>
+                <w:t xml:space="preserve">Luisa Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Pellequer</w:t>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46, pp.56-67. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sleep and Circadian Rhythms in Psychiatric Disorders, 10 (9), pp.1897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.01.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10091897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630683v1</w:t>
+                <w:t xml:space="preserve">hal-03658193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Functional Neuromarker of Impulsivity: Feedback-Related Brain Potential during Risky Decision-Making Associated with Self-Reported Impulsivity in a Non-Clinical Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Compagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Grandperrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.671. </w:t>
@@ -3496,727 +3496,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Cognitive Impairment in Alzheimer’s Disease and Its Impact on Self-Rated Quality of Life and Caregiver’s Burden</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bereau</w:t>
+                <w:t xml:space="preserve">Chronic Exposure to Glucocorticoids Induces Suboptimal Decision-Making in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11060740⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.01.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630048v1</w:t>
+                <w:t xml:space="preserve">hal-03630683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Effects Induced by the Application of a Cosmetic Product: A Real-Time Electrophysiological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Chabin</w:t>
+                <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Cognitive Impairment in Alzheimer’s Disease and Its Impact on Self-Rated Quality of Life and Caregiver’s Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11060740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11114766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03656155v1</w:t>
+                <w:t xml:space="preserve">hal-03630048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological treatment profiles in the FACE-BD cohort: An unsupervised machine learning study, applied to a nationwide bipolar cohort✰</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional Effects Induced by the Application of a Cosmetic Product: A Real-Time Electrophysiological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brodeur</w:t>
+                <w:t xml:space="preserve">Emmanuelle Merat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+                <w:t xml:space="preserve">Adeline Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Sophie Cambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.02.036⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.4766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11114766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237648v1</w:t>
+                <w:t xml:space="preserve">hal-03656155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of depressed bipolar patients with current suicidal ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (3), pp.289-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0004867420963744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+                <w:t xml:space="preserve">Pharmacological treatment profiles in the FACE-BD cohort: An unsupervised machine learning study, applied to a nationwide bipolar cohort✰</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Walter</w:t>
+                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry D Amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 135, pp.20-27. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 286, pp.309-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271134v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Impairment in Late-Life Depression: A Comparative Study of Healthy Older People, Late-Life Depression, and Mild Alzheimer's Disease Using Multivariate Base Rates of Low Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,77 +4306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anti-inflammatory Effect of the Tricyclic Antidepressant Clomipramine and Its High Penetration in the Brain Might Be Useful to Prevent the Psychiatric Consequences of SARS-CoV-2 Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,5177 +4434,5177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Noninvasive Imagery Methods to Observe Healthy and Degenerated Olfactory Epithelium in Mice for the Early Diagnosis of Neurodegenerative Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Etievant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Monnin</w:t>
+                <w:t xml:space="preserve">Michel Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lihoreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rougeot</w:t>
+                <w:t xml:space="preserve">Thierry D Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2020.00034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358302v1</w:t>
+                <w:t xml:space="preserve">hal-03271134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment-resistant depression in a real-world setting: first interim analysis of characteristics, healthcare resource use, and utility values of the fondaMental cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">Can transcranial direct current stimulation (tDCS) improve impulsivity in healthy and psychiatric adult populations? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10120962⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.109814 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2019.109814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177554v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clomipramine Could Be Useful in Preventing Neurological Complications of SARS-CoV-2 Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroimmune Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11481-020-09939-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can transcranial direct current stimulation (tDCS) improve impulsivity in healthy and psychiatric adult populations? A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masse</w:t>
+                <w:t xml:space="preserve">Treatment-resistant depression in a real-world setting: first interim analysis of characteristics, healthcare resource use, and utility values of the fondaMental cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Quelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2019.109814⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10120962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488700v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Related Potentials (ERP) Indices of Motivation during the Effort Expenditure for Reward Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci10050283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and characteristics of the use of valproate in women of childbearing age with bipolar disorder: Results from the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 276, pp.963-969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2020.07.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Transcranial Direct Current Stimulation on Psychomotor Symptoms in Major Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+                <w:t xml:space="preserve">Ambra Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci10110792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood maltreatment and clinical severity of treatment‐resistant depression in a French cohort of outpatients (FACE‐DR): One‐year follow‐up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry d'Amato</w:t>
+                <w:t xml:space="preserve">Modelling decision-making under uncertainty: A direct comparison study between human and mouse gambling data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/da.22997⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.58 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483566v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling decision-making under uncertainty: A direct comparison study between human and mouse gambling data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
+                <w:t xml:space="preserve">Skin conductance response and emotional response in women with psychogenic non-epileptic seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tarrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Joucla</w:t>
+                <w:t xml:space="preserve">Thibault Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.11.005⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489863v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin conductance response and emotional response in women with psychogenic non-epileptic seizures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Herrero</w:t>
+                <w:t xml:space="preserve">Childhood maltreatment and clinical severity of treatment‐resistant depression in a French cohort of outpatients (FACE‐DR): One‐year follow‐up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tarrada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sense</w:t>
+                <w:t xml:space="preserve">Thierry d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.028⟩</w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/da.22997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931214v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical guidelines for the management of treatment-resistant depression: French recommendations from experts, the French Association for Biological Psychiatry and Neuropsychopharmacology and the fondation FondaMental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bennabi</w:t>
+                <w:t xml:space="preserve">T. Charpeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Charpeaud</w:t>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yrondi</w:t>
+                <w:t xml:space="preserve">J.-B. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12888-019-2237-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Guirette</w:t>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (6), pp.625-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Scott</w:t>
+                <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
+                <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
+                <w:t xml:space="preserve">Allan H. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02316734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Metabolic Syndrome and Associated Factors in a Cohort of Individuals With Treatment-Resistant Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry D’amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4088/JCP.19m12755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of High Frequency Repetitive Transcranial Magnetic Stimulation (HF-rTMS) on Delay Discounting in Major Depressive Disorder: An Open-Label Uncontrolled Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Tio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Tio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Mouchabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/brainsci9090230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early weight gain predicts later weight gain in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+                <w:t xml:space="preserve">Bruno Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fève</w:t>
+                <w:t xml:space="preserve">Romain Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Colle</w:t>
+                <w:t xml:space="preserve">Florence Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 241, pp.22-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Translocator Protein Density, as Marker of Neuroinflammation, in Major Depressive Disorder: A Pilot, Multicenter, Comparative, Controlled, Brain PET Study (INFLADEP Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+                <w:t xml:space="preserve">Fanny Moliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thalamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Resonance Mechanisms during Action Imitation in Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+                <w:t xml:space="preserve">Ambra Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 08 (05), pp.1503-1512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycogen synthase kinase-3β genetic polymorphisms and insomnia in depressed patients: A prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Colle</w:t>
+                <w:t xml:space="preserve">Séverine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Loeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 240, pp.230-236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.062⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a neural signature of musical preference during silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Brunotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.50-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early weight gain predicts later metabolic syndrome in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Trabado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girerd</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benassarou</w:t>
+                <w:t xml:space="preserve">Céline Verstuyft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126171v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early weight gain predicts later metabolic syndrome in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Colle</w:t>
+                <w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Trabado</w:t>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Verstuyft</w:t>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2018.10.021⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658177v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe insomnia is associated with hypertriglyceridemia in women with major depression treated in psychiatry settings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Butlen-Ducuing</w:t>
+                <w:t xml:space="preserve">The antidepressant-like effect of tDCS in mice: A behavioral and neurobiological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanat Peanlikhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent van Waes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.748-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569113v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Need for a French Network of Expert Centers Enabling a Better Characterization and Management of Treatment-Resistant Depression (Fondation FondaMental)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Severe insomnia is associated with hypertriglyceridemia in women with major depression treated in psychiatry settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Trabado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Verstuyft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Butlen-Ducuing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2017.00244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.159 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514024v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antidepressant-like effect of tDCS in mice: A behavioral and neurobiological characterization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Significant Need for a French Network of Expert Centers Enabling a Better Characterization and Management of Treatment-Resistant Depression (Fondation FondaMental)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2017.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600363v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring venlafaxine pharmacokinetic variability with a phenotyping approach, a multicentric french-swiss study (MARVEL study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lloret-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Daali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40360-017-0173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant depression : Switching and combining strategies of ă antidepressant medications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charpeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Moliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Allaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (3), pp.329-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian framework systematic review and meta-analysis of anesthetic ă agents effectiveness/tolerability profile in electroconvulsive therapy ă for major depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.19847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep19847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant depression : potentiation strategies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mast cells' involvement in inflammation pathways linked to depression: evidence in mastocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Bation</w:t>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chauvet-Gélinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1511 - 1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2015.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01482633v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast cells' involvement in inflammation pathways linked to depression: evidence in mastocytosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistant depression : potentiation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Chauvet-Gélinier</w:t>
+                <w:t xml:space="preserve">Olivier Doumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Allaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+                <w:t xml:space="preserve">Remy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (11), pp.1511 - 1516. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.338-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2015.216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548862v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google Trends ® : Ready for real-time suicide prevention or just a Zeta-Jones effect? An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Gaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 228 (3), pp.913-917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2015.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual scanning behavior during processing of emotional faces in older adults with major depression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Motor imagery in unipolar major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13607863.2014.926473⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437324v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive training for schizophrenia: A multicentre randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual scanning behavior during processing of emotional faces in older adults with major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Briki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Favrod</w:t>
+                <w:t xml:space="preserve">Lauriane Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.06.005⟩</w:t>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2014.926473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05032792v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery in unipolar major depression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+                <w:t xml:space="preserve">Metacognitive training for schizophrenia: A multicentre randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vandel</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.413. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157 (1-3), pp.99--106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159606v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively multiplayer online role-playing games: comparing characteristics of addict vs non-addict online recruited gamers in a French adult population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Achab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (1), pp.144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-244X-11-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00626205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Pharmacogenetics of depression in elderly patients]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (1), pp.43-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2009.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does hospitalisation affect hypnotic and anxiolytic drug prescribing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacy World &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29 (6), pp.611-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11096-007-9097-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId364"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9751,51 +9751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palimaru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leboyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dansou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.70048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185337v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Auxilia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Capuzzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.10068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Icick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cab&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frileux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belzeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1789" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Amiot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53204" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury C. Mengin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Bemmouna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.invent.2024.100736" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04186837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumontoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrie Ramadan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houdayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108750" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garc&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bellardita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerveri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14711" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Loftus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marlinge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.09.097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teti Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chopard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicolier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091897" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Barsznica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Pinho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.712347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cabeza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.01.094" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Compagne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Grandperrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060671" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jeudy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cambos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114766" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03237648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brodeur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.02.036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185089v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loftus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420963744" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724731" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.615695" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358302v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Etievant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2020.00034" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quelard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120962" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Nobile" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09939-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2019.109814" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10050283" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.07.078" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110792" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03483566v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22997" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.11.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herrero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tarrada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mignot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sense" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.19m12755" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9090230" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Asmar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Vievard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ83VRSR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01940191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Loeb" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.062" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSFGP48H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439752v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brunotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.02.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trabado" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569113v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Butlen-Ducuing" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.04.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514024v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanat Peanlikhit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Waes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.03.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696753v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lloret-Linares" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-017-0173-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482632v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Alla&#239;li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X758SKMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482509v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19847" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482633v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doumy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJ8VMXC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01548862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silva Moura" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chauvet-G&#233;linier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.216" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173616v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Gaman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.022" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437324v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laurent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vulliez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2014.926473" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032792v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Briki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sechter" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.06.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30LJVQ8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159606v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00413" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626205v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Achab" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-11-144" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493439v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2009.0157" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493432v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Jacquet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-007-9097-z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGDVMFTJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-026-00420-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palimaru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leboyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dansou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.70048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185337v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Auxilia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Capuzzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.10068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Icick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cab&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frileux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belzeaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1789" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Amiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury C. Mengin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Bemmouna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.invent.2024.100736" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04186837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumontoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrie Ramadan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houdayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108750" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bellardita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerveri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2453" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14711" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Loftus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marlinge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.09.097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teti Mayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chopard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicolier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Barsznica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Pinho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.712347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091897" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Compagne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Grandperrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060671" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cabeza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.01.094" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jeudy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cambos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114766" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loftus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420963744" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03237648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brodeur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.02.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724731" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.615695" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488700v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2019.109814" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Nobile" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09939-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quelard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120962" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10050283" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.07.078" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655678v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110792" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.11.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herrero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tarrada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mignot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sense" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.028" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03483566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22997" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555531v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.19m12755" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9090230" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Asmar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Vievard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.059" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ83VRSR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01940191v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Loeb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSFGP48H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brunotte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.02.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trabado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600363v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanat Peanlikhit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Waes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.03.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Butlen-Ducuing" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.04.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514024v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00244" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696753v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lloret-Linares" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-017-0173-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Alla&#239;li" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X758SKMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482509v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19847" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01548862v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silva Moura" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chauvet-G&#233;linier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.216" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482633v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doumy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJ8VMXC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173616v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Gaman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.022" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00413" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437324v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laurent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vulliez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2014.926473" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032792v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Briki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sechter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.06.005" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30LJVQ8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626205v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Achab" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-11-144" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493439v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2009.0157" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Jacquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-007-9097-z" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGDVMFTJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>