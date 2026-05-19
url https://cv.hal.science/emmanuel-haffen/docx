--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -112,51 +112,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -280,9331 +280,9489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the absence of a relationship between inflammation and cognition in a cohort of 1565 individuals with bipolar spectrum disorders: a Bayesian analysis of network</w:t>
+                <w:t xml:space="preserve">Peripheral immune–vascular correlates of suicidal thoughts and behaviors in bipolar disorder and schizophrenia: cross-sectional and prospective analyses from the FACE-BD and FACE-SZ cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bastelica</w:t>
+                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carré</w:t>
+                <w:t xml:space="preserve">Wahid Boukouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ching-Lien Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 131, pp.106164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106164⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 136, pp.106783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2026.106783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361564v1</w:t>
+                <w:t xml:space="preserve">hal-05611125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the associations between manic symptoms and cognitive performance in bipolar disorders: evidence from a cross-sectional replication study in the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Vidal</w:t>
+                <w:t xml:space="preserve">Solène Frileux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40345-026-00420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Metabolic Syndrome, Obesity, and Cognitive Performances in Individuals With Bipolar Disorders: Cross‐Sectional and Longitudinal Analyses in the FACE ‐ BD Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the absence of a relationship between inflammation and cognition in a cohort of 1565 individuals with bipolar spectrum disorders: a Bayesian analysis of network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bastelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Palimaru</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Favre</w:t>
+                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahid Boukouaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Lien Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.70048⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131, pp.106164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384115v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAGING OF SUICIDALITY IN BIPOLAR DISORDER: FINDINGS FROM THE FACE-BD COHORT (FondaMental Advanced centre of Expertise for Bipolar Disorders)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Metabolic Syndrome, Obesity, and Cognitive Performances in Individuals With Bipolar Disorders: Cross‐Sectional and Longitudinal Analyses in the FACE ‐ BD Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palimaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Auxilia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+                <w:t xml:space="preserve">P. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.10068⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 153 (2), pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.70048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185337v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance use disorders in outpatients with bipolar disorder and pain complaints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STAGING OF SUICIDALITY IN BIPOLAR DISORDER: FINDINGS FROM THE FACE-BD COHORT (FondaMental Advanced centre of Expertise for Bipolar Disorders)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Auxilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Capuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chabert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Godin</w:t>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.119693⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.10068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546915v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cognition, functioning, and quality of life of euthymic patients with bipolar disorder: Structural equation modeling with the FACE-BD cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substance use disorders in outpatients with bipolar disorder and pain complaints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R Belzeaux</w:t>
+                <w:t xml:space="preserve">O. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.1789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.119693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.119693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794215v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective acceptability of digital therapy for major depressive disorder in France: multicentric real-life study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between cognition, functioning, and quality of life of euthymic patients with bipolar disorder: Structural equation modeling with the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Frileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Amiot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Charpeaud</w:t>
+                <w:t xml:space="preserve">R Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/53204⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (1), pp.e78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.1789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564257v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of the my health too online cognitive behavioral therapy program for healthcare workers during the COVID-19 pandemic: A randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective acceptability of digital therapy for major depressive disorder in France: multicentric real-life study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alamome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury C. Mengin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Doha Bemmouna</w:t>
+                <w:t xml:space="preserve">Thomas Charpeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.invent.2024.100736⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.e53204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986381v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjects suffering from bipolar disorder taking lithium are less likely to report physical pain: a FACE-BD study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of the my health too online cognitive behavioral therapy program for healthcare workers during the COVID-19 pandemic: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury C. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Risch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Doha Bemmouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67 (1), pp.e8. </w:t>
+              <w:t xml:space="preserve">Internet Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.100736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.invent.2024.100736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343891v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated Anodal Transcranial Direct Current Stimulation (RA-tDCS) over the Left Frontal Lobe Increases Bilateral Hippocampal Cell Proliferation in Young Adult but Not Middle-Aged Female Mice</w:t>
+                <w:t xml:space="preserve">Subjects suffering from bipolar disorder taking lithium are less likely to report physical pain: a FACE-BD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dumontoy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Houdayer</w:t>
+                <w:t xml:space="preserve">Nathan Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24108750⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (1), pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186837v1</w:t>
+                <w:t xml:space="preserve">hal-04343891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the potential of digital therapies in implementing the standard of care for depression in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Amiot</w:t>
+                <w:t xml:space="preserve">Repeated Anodal Transcranial Direct Current Stimulation (RA-tDCS) over the Left Frontal Lobe Increases Bilateral Hippocampal Cell Proliferation in Young Adult but Not Middle-Aged Female Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dumontoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Baca-García</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Cerveri</w:t>
+                <w:t xml:space="preserve">Christophe Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2453⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.8750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24108750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329235v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Pain and Emotional Reactivity in Bipolar Disorder: A Prospective FACE-BD Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">Understanding the potential of digital therapies in implementing the standard of care for depression in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Baca-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Bellardita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia M’bailara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Giancarlo Cerveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11030893⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, European Psychiatry, 66 (1), pp.e82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577632v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interbrain emotional connection during music performances is driven by physical proximity and individual traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Reported Pain and Emotional Reactivity in Bipolar Disorder: A Prospective FACE-BD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Chabin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moulin</w:t>
+                <w:t xml:space="preserve">Irena Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nyas.14711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11030893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600359v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échelles anticholinergiques : usage en psychiatrie et mise à jour de l’échelle d’imprégnation anticholinergique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interbrain emotional connection during music performances is driven by physical proximity and individual traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Javelot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Runge</w:t>
+                <w:t xml:space="preserve">Thierry Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1508 (1), pp.178-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.14711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514738v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violent suicide attempt history in elderly patients with bipolar disorder: The role of sex, abdominal obesity, and verbal memory: Results from the FACE-BD cohort (FondaMental Advanced center of Expertise for Bipolar Disorders)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les échelles anticholinergiques : usage en psychiatrie et mise à jour de l’échelle d’imprégnation anticholinergique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Javelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emeline Marlinge</w:t>
+                <w:t xml:space="preserve">V. Runge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.09.097⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (3), pp.313-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374307v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Cognitive Impairment in Alzheimer’s Disease and Its Impact on Self-Rated Quality of Life and Caregiver’s Burden</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bereau</w:t>
+                <w:t xml:space="preserve">Violent suicide attempt history in elderly patients with bipolar disorder: The role of sex, abdominal obesity, and verbal memory: Results from the FACE-BD cohort (FondaMental Advanced center of Expertise for Bipolar Disorders)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Loftus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Marlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11060740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.09.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656175v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Cognitive Impairment in Alzheimer’s Disease and Its Impact on Self-Rated Quality of Life and Caregiver’s Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11060740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230874v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity and Usage of the Seasonal Pattern Assessment Questionnaire (SPAQ) in a French Population of Patients with Depression, Bipolar Disorders and Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sleep and Circadian Rhythms in Psychiatric Disorders, 10 (9), pp.1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10091897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568951v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between anhedonia and suicidal events in patients with mood disorders: A 3‐year prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/da.23072⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545296v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic Eye Movements in Elderly Depressed Patients With Suicidal Behaviors: An Exploratory Eye-Tracking Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire de Pinho</w:t>
+                <w:t xml:space="preserve">Association between anhedonia and suicidal events in patients with mood disorders: A 3‐year prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Azorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.712347⟩</w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/da.23072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516174v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and Usage of the Seasonal Pattern Assessment Questionnaire (SPAQ) in a French Population of Patients with Depression, Bipolar Disorders and Controls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Maruani</w:t>
+                <w:t xml:space="preserve">Saccadic Eye Movements in Elderly Depressed Patients With Suicidal Behaviors: An Exploratory Eye-Tracking Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Barsznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10091897⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.712347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.712347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658193v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Functional Neuromarker of Impulsivity: Feedback-Related Brain Potential during Risky Decision-Making Associated with Self-Reported Impulsivity in a Non-Clinical Sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Chabin</w:t>
+                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Biseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11060671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655689v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between childhood physical abuse and clinical severity of treatment-resistant depression in a geriatric population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry D’amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), pp.e0250148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0250148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Exposure to Glucocorticoids Induces Suboptimal Decision-Making in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Pellequer</w:t>
+                <w:t xml:space="preserve">Towards a Functional Neuromarker of Impulsivity: Feedback-Related Brain Potential during Risky Decision-Making Associated with Self-Reported Impulsivity in a Non-Clinical Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Compagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Grandperrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.01.094⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11060671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630683v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Cognitive Impairment in Alzheimer’s Disease and Its Impact on Self-Rated Quality of Life and Caregiver’s Burden</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bereau</w:t>
+                <w:t xml:space="preserve">Chronic Exposure to Glucocorticoids Induces Suboptimal Decision-Making in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11060740⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.01.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630048v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Effects Induced by the Application of a Cosmetic Product: A Real-Time Electrophysiological Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Chabin</w:t>
+                <w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation as an Add-On Treatment for Cognitive Impairment in Alzheimer’s Disease and Its Impact on Self-Rated Quality of Life and Caregiver’s Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11114766⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11060740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656155v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of depressed bipolar patients with current suicidal ideation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josephine Loftus</w:t>
+                <w:t xml:space="preserve">Emotional Effects Induced by the Application of a Cosmetic Product: A Real-Time Electrophysiological Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0004867420963744⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.4766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11114766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185089v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological treatment profiles in the FACE-BD cohort: An unsupervised machine learning study, applied to a nationwide bipolar cohort✰</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brodeur</w:t>
+                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 286, pp.309-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2021.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Impairment in Late-Life Depression: A Comparative Study of Healthy Older People, Late-Life Depression, and Mild Alzheimer's Disease Using Multivariate Base Rates of Low Scores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+                <w:t xml:space="preserve">Characterization of depressed bipolar patients with current suicidal ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724731⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (3), pp.289-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867420963744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516179v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anti-inflammatory Effect of the Tricyclic Antidepressant Clomipramine and Its High Penetration in the Brain Might Be Useful to Prevent the Psychiatric Consequences of SARS-CoV-2 Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.615695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2021.615695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Impairment in Late-Life Depression: A Comparative Study of Healthy Older People, Late-Life Depression, and Mild Alzheimer's Disease Using Multivariate Base Rates of Low Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.724731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.724731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271134v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can transcranial direct current stimulation (tDCS) improve impulsivity in healthy and psychiatric adult populations? A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masse</w:t>
+                <w:t xml:space="preserve">Childhood Trauma increases suicidal behaviour in a treatment-resistant depression population: a FACE-DR report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98, pp.109814 -. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.20-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2019.109814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488700v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clomipramine Could Be Useful in Preventing Neurological Complications of SARS-CoV-2 Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
+                <w:t xml:space="preserve">Event-Related Potentials (ERP) Indices of Motivation during the Effort Expenditure for Reward Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmune Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11481-020-09939-2⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10050283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890672v1</w:t>
+                <w:t xml:space="preserve">hal-03656188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment-resistant depression in a real-world setting: first interim analysis of characteristics, healthcare resource use, and utility values of the fondaMental cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">Can transcranial direct current stimulation (tDCS) improve impulsivity in healthy and psychiatric adult populations? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10120962⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.109814 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2019.109814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177554v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Related Potentials (ERP) Indices of Motivation during the Effort Expenditure for Reward Task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masse</w:t>
+                <w:t xml:space="preserve">Clomipramine Could Be Useful in Preventing Neurological Complications of SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10050283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmune Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11481-020-09939-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656188v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and characteristics of the use of valproate in women of childbearing age with bipolar disorder: Results from the FACE-BD cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Treatment-resistant depression in a real-world setting: first interim analysis of characteristics, healthcare resource use, and utility values of the fondaMental cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Quelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Samalin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.07.078⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10120962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032308v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Transcranial Direct Current Stimulation on Psychomotor Symptoms in Major Depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+                <w:t xml:space="preserve">Evolution and characteristics of the use of valproate in women of childbearing age with bipolar disorder: Results from the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 276, pp.963-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.07.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655678v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling decision-making under uncertainty: A direct comparison study between human and mouse gambling data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Joucla</w:t>
+                <w:t xml:space="preserve">Influence of Transcranial Direct Current Stimulation on Psychomotor Symptoms in Major Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.11.005⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489863v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin conductance response and emotional response in women with psychogenic non-epileptic seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Herrero</w:t>
+                <w:t xml:space="preserve">Alexis Tarrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tarrada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">Thibault Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.123-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood maltreatment and clinical severity of treatment‐resistant depression in a French cohort of outpatients (FACE‐DR): One‐year follow‐up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry d'Amato</w:t>
+                <w:t xml:space="preserve">Modelling decision-making under uncertainty: A direct comparison study between human and mouse gambling data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahrie Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/da.22997⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.58 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483566v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical guidelines for the management of treatment-resistant depression: French recommendations from experts, the French Association for Biological Psychiatry and Neuropsychopharmacology and the fondation FondaMental</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Destouches</w:t>
+                <w:t xml:space="preserve">Childhood maltreatment and clinical severity of treatment‐resistant depression in a French cohort of outpatients (FACE‐DR): One‐year follow‐up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-019-2237-x⟩</w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/da.22997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524109v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Trojak</w:t>
+                <w:t xml:space="preserve">Clinical guidelines for the management of treatment-resistant depression: French recommendations from experts, the French Association for Biological Psychiatry and Neuropsychopharmacology and the fondation FondaMental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-019-2237-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160324v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan H. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02316734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Metabolic Syndrome and Associated Factors in a Cohort of Individuals With Treatment-Resistant Depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry D’amato</w:t>
+                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 80 (6), </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (6), pp.625-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4088/JCP.19m12755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555531v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of High Frequency Repetitive Transcranial Magnetic Stimulation (HF-rTMS) on Delay Discounting in Major Depressive Disorder: An Open-Label Uncontrolled Pilot Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">Prevalence of Metabolic Syndrome and Associated Factors in a Cohort of Individuals With Treatment-Resistant Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Richieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D’amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci9090230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.19m12755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315124v1</w:t>
+                <w:t xml:space="preserve">hal-02555531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early weight gain predicts later weight gain in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albane Vievard</w:t>
+                <w:t xml:space="preserve">Effects of High Frequency Repetitive Transcranial Magnetic Stimulation (HF-rTMS) on Delay Discounting in Major Depressive Disorder: An Open-Label Uncontrolled Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Teti Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Tio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mouchabac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.059⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci9090230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03658179v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Translocator Protein Density, as Marker of Neuroinflammation, in Major Depressive Disorder: A Pilot, Multicenter, Comparative, Controlled, Brain PET Study (INFLADEP Study)</w:t>
+                <w:t xml:space="preserve">Motor Resonance Mechanisms during Action Imitation in Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08 (05), pp.1503-1512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856019v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Resonance Mechanisms during Action Imitation in Depression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early weight gain predicts later weight gain in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 241, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940191v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycogen synthase kinase-3β genetic polymorphisms and insomnia in depressed patients: A prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Loeb</w:t>
+                <w:t xml:space="preserve">Assessment of Translocator Protein Density, as Marker of Neuroinflammation, in Major Depressive Disorder: A Pilot, Multicenter, Comparative, Controlled, Brain PET Study (INFLADEP Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Moliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thalamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.062⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03658170v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a neural signature of musical preference during silence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+                <w:t xml:space="preserve">Glycogen synthase kinase-3β genetic polymorphisms and insomnia in depressed patients: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Loeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.230-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2018.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439752v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early weight gain predicts later metabolic syndrome in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Verstuyft</w:t>
+                <w:t xml:space="preserve">Evidence for a neural signature of musical preference during silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2018.10.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658177v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Inspection of the Olfactory Epithelium: Feasibility of Robotized Optical Biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girerd</w:t>
+                <w:t xml:space="preserve">Thomas Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lihoreau</w:t>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
+                <w:t xml:space="preserve">Brahim Tamadazte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (11), pp.1951-1961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10439-018-2076-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antidepressant-like effect of tDCS in mice: A behavioral and neurobiological characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early weight gain predicts later metabolic syndrome in depressed patients treated with antidepressants: Findings from the METADAP cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Trabado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanat Peanlikhit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">Céline Verstuyft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600363v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe insomnia is associated with hypertriglyceridemia in women with major depression treated in psychiatry settings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+                <w:t xml:space="preserve">Exploring venlafaxine pharmacokinetic variability with a phenotyping approach, a multicentric french-swiss study (MARVEL study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lloret-Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Daali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Butlen-Ducuing</w:t>
+                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Molière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40360-017-0173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569113v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Need for a French Network of Expert Centers Enabling a Better Characterization and Management of Treatment-Resistant Depression (Fondation FondaMental)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Severe insomnia is associated with hypertriglyceridemia in women with major depression treated in psychiatry settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Trabado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Verstuyft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Butlen-Ducuing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.159 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2017.00244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02514024v1</w:t>
+                <w:t xml:space="preserve">hal-01569113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring venlafaxine pharmacokinetic variability with a phenotyping approach, a multicentric french-swiss study (MARVEL study)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The antidepressant-like effect of tDCS in mice: A behavioral and neurobiological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Nieto</w:t>
+                <w:t xml:space="preserve">Tanat Peanlikhit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Molière</w:t>
+                <w:t xml:space="preserve">Vincent van Waes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40360-017-0173-2⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.748-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696753v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+                <w:t xml:space="preserve">Significant Need for a French Network of Expert Centers Enabling a Better Characterization and Management of Treatment-Resistant Depression (Fondation FondaMental)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Olié</w:t>
+                <w:t xml:space="preserve">Marion Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2017.00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01696652v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant depression : Switching and combining strategies of ă antidepressant medications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Moliere</w:t>
+                <w:t xml:space="preserve">Serotonin transporter gene expression predicts the worsening of suicidal ideation and suicide attempts along a long-term follow-up of a Major Depressive Episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Najib Allaïli</w:t>
+                <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482632v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian framework systematic review and meta-analysis of anesthetic ă agents effectiveness/tolerability profile in electroconvulsive therapy ă for major depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistant depression : Switching and combining strategies of ă antidepressant medications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Moliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Najib Allaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep19847⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482509v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mast cells' involvement in inflammation pathways linked to depression: evidence in mastocytosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bayesian framework systematic review and meta-analysis of anesthetic ă agents effectiveness/tolerability profile in electroconvulsive therapy ă for major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+                <w:t xml:space="preserve">Lore Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Silva Moura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2015.216⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548862v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant depression : potentiation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Allaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (3), pp.338-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Google Trends ® : Ready for real-time suicide prevention or just a Zeta-Jones effect? An exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
+                <w:t xml:space="preserve">Mast cells' involvement in inflammation pathways linked to depression: evidence in mastocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Gaman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Chauvet-Gélinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 228 (3), pp.913-917. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1511 - 1516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2015.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2015.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173616v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor imagery in unipolar major depression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Google Trends ® : Ready for real-time suicide prevention or just a Zeta-Jones effect? An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Gaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00413⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 228 (3), pp.913-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2015.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159606v1</w:t>
+                <w:t xml:space="preserve">hal-02173616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual scanning behavior during processing of emotional faces in older adults with major depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+                <w:t xml:space="preserve">Metacognitive training for schizophrenia: A multicentre randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Briki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13607863.2014.926473⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157 (1-3), pp.99--106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437324v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metacognitive training for schizophrenia: A multicentre randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Favrod</w:t>
+                <w:t xml:space="preserve">Visual scanning behavior during processing of emotional faces in older adults with major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13607863.2014.926473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2014.06.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05032792v1</w:t>
+                <w:t xml:space="preserve">hal-02437324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively multiplayer online role-playing games: comparing characteristics of addict vs non-addict online recruited gamers in a French adult population.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Motor imagery in unipolar major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Trojak</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.144. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-244X-11-144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00626205v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Pharmacogenetics of depression in elderly patients]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Massively multiplayer online role-playing games: comparing characteristics of addict vs non-addict online recruited gamers in a French adult population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Achab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2009.0157⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-244X-11-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493439v1</w:t>
+                <w:t xml:space="preserve">inserm-00626205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Pharmacogenetics of depression in elderly patients]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2009.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does hospitalisation affect hypnotic and anxiolytic drug prescribing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacy World &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29 (6), pp.611-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11096-007-9097-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9751,51 +9909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-026-00420-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palimaru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leboyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dansou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.70048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185337v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Auxilia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Capuzzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.10068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Icick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cab&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frileux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belzeaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1789" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Amiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53204" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury C. Mengin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Bemmouna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.invent.2024.100736" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04186837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumontoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrie Ramadan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houdayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108750" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bellardita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerveri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2453" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14711" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Loftus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marlinge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.09.097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teti Mayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chopard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicolier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060740" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Barsznica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Pinho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.712347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091897" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Compagne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Grandperrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060671" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cabeza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.01.094" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jeudy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cambos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114766" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loftus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420963744" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03237648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brodeur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.02.036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724731" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.615695" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488700v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2019.109814" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Nobile" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09939-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quelard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120962" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10050283" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.07.078" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655678v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110792" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.11.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herrero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tarrada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mignot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sense" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.028" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03483566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22997" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555531v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.19m12755" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9090230" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Asmar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Vievard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.059" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ83VRSR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01940191v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Loeb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSFGP48H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439752v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brunotte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.02.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trabado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600363v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanat Peanlikhit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Waes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.03.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569113v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Butlen-Ducuing" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.04.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514024v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00244" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696753v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lloret-Linares" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-017-0173-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Alla&#239;li" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X758SKMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482509v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19847" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01548862v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silva Moura" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chauvet-G&#233;linier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.216" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482633v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doumy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJ8VMXC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173616v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Gaman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.022" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00413" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437324v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laurent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vulliez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2014.926473" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032792v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Briki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sechter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.06.005" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30LJVQ8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626205v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Achab" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-11-144" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493439v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2009.0157" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Jacquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-007-9097-z" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGDVMFTJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05611125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106783" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-026-00420-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palimaru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leboyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dansou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.70048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185337v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Auxilia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Capuzzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.10068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Icick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cab&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119693" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frileux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aubin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belzeaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1789" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Amiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alamome" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpeaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury C. Mengin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;verac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Bemmouna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.invent.2024.100736" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04186837v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumontoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrie Ramadan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houdayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108750" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garc&#237;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bellardita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cerveri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2453" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chabin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gabriel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Comte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14711" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Javelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Post" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Runge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Loftus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marlinge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.09.097" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Teti Mayer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chopard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicolier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060740" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Weiner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091897" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Barsznica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Monnin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Pinho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.712347" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239839v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#8217;amato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250148" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655689v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Compagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Grandperrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060671" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Cabeza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.01.094" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630048v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jeudy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cambos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11114766" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03237648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brodeur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.02.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185089v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loftus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420963744" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.615695" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sylvestre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.724731" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03271134v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Amato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03656188v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10050283" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2019.109814" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Nobile" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guillaume" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11481-020-09939-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quelard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120962" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032308v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.07.078" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655678v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carvalho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110792" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herrero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tarrada" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mignot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sense" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2019.11.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03483566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Richieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.22997" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02555531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.19m12755" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315124v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9090230" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01940191v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Asmar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gressier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Vievard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.059" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ83VRSR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658170v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Loeb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2018.07.062" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSFGP48H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439752v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brunotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2018.02.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39N51Q58-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126171v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girerd" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lihoreau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2076-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658177v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trabado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696753v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lloret-Linares" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nieto" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40360-017-0173-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569113v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Butlen-Ducuing" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.04.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WZGNFVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03600363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanat Peanlikhit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Waes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.03.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514024v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00244" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696652v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2017.12.015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHWXCJ1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Alla&#239;li" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X758SKMR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482509v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Brunel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19847" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doumy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Bation" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.02.004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJ8VMXC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01548862v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silva Moura" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chauvet-G&#233;linier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.216" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02173616v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Gaman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2015.04.022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032792v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Briki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sechter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favrod" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2014.06.005" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30LJVQ8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437324v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laurent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vulliez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13607863.2014.926473" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159606v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00413" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626205v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Achab" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-244X-11-144" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493439v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2009.0157" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Limat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Jacquet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-007-9097-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGDVMFTJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>