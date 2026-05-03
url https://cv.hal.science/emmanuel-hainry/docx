--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -2771,200 +2771,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher order interpretations for Basic Feasible Functions</w:t>
+                <w:t xml:space="preserve">Objects in Polynomial Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hainry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DICE 2015 - Developments in Implicit Computational Complexity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APLAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pohang, South Korea. pp.387--404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26529-2_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207910v1</w:t>
+                <w:t xml:space="preserve">hal-01206161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects in Polynomial Time</w:t>
+                <w:t xml:space="preserve">Higher order interpretations for Basic Feasible Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hainry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APLAS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DICE 2015 - Developments in Implicit Computational Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26529-2_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206161v1</w:t>
+                <w:t xml:space="preserve">hal-01207910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types for controlling heap and stack in Java</w:t>
               </w:r>
@@ -5094,51 +5094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE9A1711"/>
+    <w:nsid w:val="DF7FDBD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5325,51 +5325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-hainry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9750-0460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114622396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769851" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05097335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Kapron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:5)2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kapron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-18(1:33)2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499206v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(4:14)2020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.05.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643634v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gra&#231;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2013.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gomaa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/inria-00102947v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L. Campagnolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171674v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2025.47" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823282v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Alberto Machado da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04742085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662100" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895081v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30829-1_8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722245v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99253-8_19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02881308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Mazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529170v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26529-2_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755450v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15155-2_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00250111v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85194-3_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202674v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69407-6_28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lameiras Campagnolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL090N" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773141v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Chardonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04266203v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-hainry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9750-0460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114622396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05419254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hainry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769851" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05097335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Kapron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:5)2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kapron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-18(1:33)2022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499206v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(4:14)2020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01712506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.05.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo F&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hoyrup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.03.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643634v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gra&#231;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2013.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gomaa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/inria-00102947v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L. Campagnolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171674v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2025.47" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04823282v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Alberto Machado da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2025.22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04742085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662100" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895081v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30829-1_8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03722245v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99253-8_19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03337755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85315-0_20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02881308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Mazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02499318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529170v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207918v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26529-2_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755450v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_20" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15155-2_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00250111v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85194-3_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202674v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69407-6_28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lameiras Campagnolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL090N" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00773141v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05518918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Chardonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04266203v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>