--- v0 (2026-03-20)
+++ v1 (2026-05-18)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (12)</w:t>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -224,227 +224,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport de synthèse 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léana Bert</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blondel</w:t>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2025, 354 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130773v1</w:t>
+                <w:t xml:space="preserve">hal-05486083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport intermédiaire 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024, 416 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -456,653 +460,649 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : rapport de fouille programmée 2023 dans le cadre du PCR «La confluence Saône/Doubs à l’âge du fer»</w:t>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Perruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Estur</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léana Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249; Université de Franche Comté (UFC), Besançon, FRA; Centre National de la Recherche Scientifique (CNRS). 2024, pp.353</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529211v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus, Couan commune de Saint‐Aubin‐des‐Chaumes Nièvre. Rapport de fouille programmée pluriannuelle, dernière année de triennale, 2022 ; Rapport de synthèse pluriannuelle 2019‐2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : rapport de fouille programmée 2023 dans le cadre du PCR «La confluence Saône/Doubs à l’âge du fer»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Perruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amandine Angeli</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Artehis. 2024, pp.888</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249; Université de Franche Comté (UFC), Besançon, FRA; Centre National de la Recherche Scientifique (CNRS). 2024, pp.353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04537751v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport intermédiaire 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léana Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024, 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 La Confluence Saône / Doubs à l’âge du Fer » (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus, Couan commune de Saint‐Aubin‐des‐Chaumes Nièvre. Rapport de fouille programmée pluriannuelle, dernière année de triennale, 2022 ; Rapport de synthèse pluriannuelle 2019‐2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2023, pp.506</w:t>
+              <w:t xml:space="preserve">Artehis. 2024, pp.888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04041378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04537751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune. Rapport de fouille programmée 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 La Confluence Saône / Doubs à l’âge du Fer » (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Jacottey</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022, pp.260</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2023, pp.506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041453v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération gauloise de Verdun-sur-le-Doubs « Le Petit Chauvort ». Fouille programmée 2021 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1111,421 +1111,543 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Olmer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Deblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-Environnement. 2022, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 - La Confluence Saône / Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune. Rapport de fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Chrono-Environnement, UMR 6249. 2022</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022, pp.260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209444v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus, Couan commune de Saint‐Aubin‐des‐Chaumes Nièvre. Rapport de fouille programmée pluriannuelle, deuxième année de triennale, 2021</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 - La Confluence Saône / Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Goudemez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR 6298 ArTeHiS. 2021, pp.294</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Chrono-Environnement, UMR 6249. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04540360v1</w:t>
+                <w:t xml:space="preserve">hal-05209444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus, Couan commune de Saint‐Aubin‐des‐Chaumes Nièvre. Rapport de fouille programmée pluriannuelle, deuxième année de triennale, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goudemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6298 ArTeHiS. 2021, pp.294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04540360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Compléments d’observation des sols de la domus PC1 », GUICHARD Vincent (dir.), Bibracte, rapport intermédiaire 2017 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray, synthèse, Centre archéologique du Mont Beuvray, Glux-en-Glenne, 2017, p. 333-342</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6298 ARTEHIS. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1535,208 +1657,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating geophysics into excavations: Lessons from 5 years at Verdun-sur-le-Doubs (France, Burgundy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16th International Conference on Archeological Prospection, 49-1, pp.172-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14nrk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités artisanales de l’agglomération de Verdun-sur-le-Doubs (Saône-et-Loire). Apport des fouilles récentes et de la conservation-restauration du mobilier métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Perruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léana Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1755,764 +1877,764 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42, pp.67-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de trois nouvelles campagnes de fouilles sur l’agglomération gauloise du Petit Chauvort à Verdun-sur-le-Doubs (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41, pp.51-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1988⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04991544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Rome to the port of Verdun-sur-le-Doubs (Burgundy, France): two centuries of trade at the end of the Iron Age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAA - Persisting with change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05019445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières approches intégrées en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eneko Hiriart; Elisabeth Pénisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A deux pas du passé : les premières villes celtiques révélées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, 2024, 978-2-35613-611-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt années d’approches intégrées appliquées aux occupations protohistoriques et antiques en Bourgogne Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eneko Hiriart; Sophie Krausz; Aurélien Alcantara; Clara Filet; Petra Goláňová; Juliette Hantrais; Vivien Mathé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.249-281, 2023, NEMESIS, 978-2-35613-530-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/nemesis1.9782356135285.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt années d’approches intégrées appliquées aux occupations protohistoriques et antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges. Nouvelles approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-296, 2023, NEMESIS, 978-2-35613-528-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/nemesis1.9782356135285.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562731v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">halshs-05019445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2659,51 +2781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nrk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1988" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacottey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nrk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>